--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>