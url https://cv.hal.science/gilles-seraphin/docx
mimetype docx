--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>