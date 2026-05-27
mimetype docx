--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Séraphin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Université Paris NanterreDirecteur du Centre de recherches Education et Formation (Cref)Responsable de l'équipe de recherche Education familial et interventions socio-éducatives (Efis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre pairs : soutien ou contrainte dans le parcours des enfants placés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 98-99 (1), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.098.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune originaire des Comores et vivre à Mayotte : une double insularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Populations insulaires, 2024/2-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13el1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la politique familiale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 437, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire alliance pour protéger un enfant en danger ? L’accompagnement des tiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant d’enfants non scolarisés à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Recherches Familiales fête ses 20 ans. Regards interdisciplinaires sur la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 20 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et professionnel.l.es de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « regard situant » : proposition de méthode d’analyse du regard en situation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 18 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une petite île comme laboratoire de la République : le confiage institutionnalisé à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 34-35 (2), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.212.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Revue de recherches cliniques et sociologiques sur le couple et la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant maltraité, en danger et protégé : état des lieux de la recherche récente en France (2018-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 232 (2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.232.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques d'accueil de la petite enfance en situation de pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psf.138.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Politique familiale : De quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l'enfance en France : État des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Pedagogiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.254-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l’enfant : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 447, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Familles et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 16 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.016.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.111.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Unions et désunions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les enfants, protéger les parturientes : le double impératif de l’accouchement sous le secret en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Momic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronicle (version anglaise), Chronique (version française), Cronica (version espagnole). Revue de l’association internationale des magistrats de la jeunesse et de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l’enfance en France : une prise en compte spécifique du très jeune enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des majeurs, protection de l’enfance : comment construire une politique publique de protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités et régimes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making better sense of children's trajectories in child protection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins fondamentaux de l'enfant. Une revue de littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Schom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil familial comme laboratoire du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre politique de l'enfance et de la famille. Lecture de quatre rapports récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parenté, le droit et la médicalisation de la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : un concept ? Une enquête auprès de la population majeure protégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.453-462. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.093.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des grands-parents, droits de la femme, droits de l'enfant : quelle hiérarchie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux origines : les ressorts d’un débat passionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique : l'opportunité d'un concept ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu du Kenya et du Cameroun : les ressorts d'une effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les majeurs protégés. Analyse systémique des conditions de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap. Revue de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105-106, pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dénombrement des enfants non-scolarisés à Mayotte sous le prisme de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démographie et mobilités : XXIIe colloque international de l'Aidelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des démographes de langue française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie nationale de protection de l’enfance: Quelles perspectives pour les publics aux vulnérabilités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accompagnement des enfants protégés avec des vulnérabilités multiples. Bilan et perspectives de la stratégie nationale de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Creai Nouvelle Aquitaine, Oct 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les regards des chercheur.es dans une recherche collective : les défis du « regard situant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cref/Université Paris Nanterre @ AECSE, Nov 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux dans la pratique de la participation des enfants et jeunes en protection de l’enfance : enseignements de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des mineurs : Jeux et enjeux du rôle de porte-parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un parcours de chercheur / Classe de maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classe de maître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Trois-Rivières - Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social support for LGBTQIA+ youth in care -Social work with LGBTQIA+ children & youth: points of views of professionals in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perdrizet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUITY AND SOCIAL JUSTICE IN CHILD, YOUTH AND FAMILY WELFARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSARF, Sep 2023, BRIGHTON, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, risque, danger et protection(s) dans le champ de l’enfance : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ? La PMI entre prévention en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat national des médecins de protection maternelle et infantile, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un jeune enfant en accueil de la petite enfance au sein d’une famille pauvre : Quelles politiques publiques mettre en œuvre ? Enseignements issus d’une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre un jeune enfant au sein d'une famille pauvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etsup, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visibility and Invisibility of the Needs and Rights of LGBTQIA+ Youth in the Child Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Perdrizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sexuality and Social Work Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde Glasgow, UK, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la participation : travailler sur le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des enfants en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe international de recherche Enfants, Familles et Vulnérabilités (Girefv), Jul 2023, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les chercheurs ont à dire aux praticiens de l’intervention sociale et éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’ont à faire ensemble les chercheurs et les professionnels de l’enfance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SOS Jeunesse, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Martine Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de Nanterre : Hommage à Martine Segalen, Table ronde « Éducation, Familles, Enfants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie de Paris Nanterre, Apr 2022, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement de la parentalité en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRFDP : « Parentalités vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRFPD (Université de Rouen Normandie), Jul 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités françaises des Amériques et de l’Océan indien. Présentation de la recherche de la recherche et premiers résultats d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Mar 2022, Saint-Denis de la Réunion,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité comme soubassement d’une politique de protection des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parentalité et le développement des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de l'accompagnement social (Inas - Tanger), Jul 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et parentalité dans le cadre de la protection de l’enfance : spécificités de situations, spécificités de bénéficiaires, spécificités de pratiques de soutien. L’outre-mer qui éclaire des enjeux de la parentalité et du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités vulnérables, parentalités oubliées : enjeux théoriques et perspectives cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2022, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de la petite enfance : les principaux enseignements issus d’une revue de littérature scientifique internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, May 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire cité » en protection de l’enfance : ressources, limites et enjeux. L’exemple de la mise en œuvre d’un dispositif d’accompagnement de tiers dignes de confiance, des enfants et des parents sur l’île de la Réunion (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de la formation et de la recherche en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de la formation et de la recherche en éducation familiale (Aifref), Jun 2022, Venise-Mestre, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la dimension culturelle en protection de l’enfance : les départements et collectivités d’outre-mer comme laboratoires au service de tous les enfants de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriales de la protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau interdom de la protection de l'enfance; Université de la Réunion; Réseau Idéal, Nov 2022, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme espace d’égalité des genres ? Enjeux et politiques publiques à mettre en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national "Politique familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la famille et de l’égalité du Maroc, Oct 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche : « L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milyen család(ok) milyen társadalom(ak)nak a mai Európában ? / Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? / What family (ies), for what society (ies) in today’s Europe? / Welche Famillie(n) für welche Gesellschaft(en) in Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Károlyi Kastély, Károlyi József Alapítvány, Mar 2021, Fehérvárcsurgó, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Réunion, Dec 2021, Saint-Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer un accompagnement des enfants protégés confiés à un proche : état des lieux et enjeux pour l’ensemble de la protection de l’enfance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Loir et Cher, Dec 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France : objectifs, enjeux, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches IDF sur les violences faites aux enfants et adolescents et conséquences vie entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU CHILD; PACTES Enfance; Service de psychiatrie de l’enfant et de l’adolescent de l’Hôpital Pitié-Salpêtrière; Université de Paris, Sep 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche (EPCP) dans les départements et collectivités d’outre-mer : qu’est-ce qui fait famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association internationale des sociologues de langue française (AISLF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2021, Tunis (Université de Tunis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport : Revue de littérature synthétique : Enfance, jeunesse et éducation familiale dans les Dom aujourd’hui : processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Interdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idéal Connaissance, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de qualité de l’accompagnement en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’enfance, de la famille, des affaires sociales et des droits des femmes; Institut national de l’action sociale (Inas Tanger), Nov 2020, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une démarche d’évaluation d’une situation de danger vécue par un.e mineur.e en France (objectifs, enjeux, méthodes et perspectives) : démarche principalement scientifique ou politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement Professionnel et prise de décision chez les intervenants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF); Université de Coïmbra, Jun 2019, Coïmbra (Portugal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant protégé confié à un proche (EPCP) dans les collectivités locales françaises de l’arc indien et atlantique : état des lieux et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association internationale de recherche et de formation en éducation familiale (Aifref)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineur en situation de handicap et accompagné en protection de l’enfance : les derniers apports de la recherche et les principaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creai Auvergne Rhône-Alpes; Association des paralysés de France, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la protection de l’enfance en France : Etat des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Recherche et données chiffrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de la protection de l'enfance, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, familles et protection de l’enfance dans les départements et collectivités à compétences départementales d’outre-mer : Données de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de la protection de l’enfance dans les outre-mer (avec Madame Girardin, ministre des outre-mer, et Monsieur Taquet, Secrétaire d’État à la protection de l’enfance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère des outre-mers, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants. L’exemple du « foster care » en France : apports, limites et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’intervention socio-éducative au service de la justice pour enfants : Défis et opportunités en France et en Bulgarie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapi; Université de Sofia, Oct 2018, Sofia (Bulgaria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.015.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ères, 34-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, guérison et force occultes en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2016, 978-2-8111-1575-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et pratiques en protection de l'enfance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONPE. La Documentation française, 2015, 9782811115753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.144, 2013, 9782100592685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du care : Renforcer les solidarités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terra Nova, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effervescence religieuse en Afrique. La diversité locale des implantations religieuses chrétiennes en Afrique subsaharienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2001, 2-7475-1020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2000, 2-7384-8793-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment protéger les enfants en situation de vulnérabilité ou en danger aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGER Ophélie; BONNEFOY Maryse; GARRIGUES Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir ou protéger : faut-il choisir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, 2023, 9782749280844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques. Manuel de préparation aux grands concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.326-346, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé confié à un proche (EPCP) à la Martinique, à la Réunion et à Saint-Martin : principaux enseignements d'une enquête auprès des tiers, des enfants et des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malbert, Thierry; Rizzo, Gisèle; Oulahal, Rachid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie de la parenté dans les sociétés de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire Indianocéanique, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l’espace intime du sujet : des questions de recherche empreintes d’éthique et ferment d’un renouvellement méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte ALBERO; Joris THIEVENAZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editions Raison et passions, pp.185-197, 2022, 9782917645987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric de Rosny : le ‘’regard situant’’ et la légitimation de la recherche menée par des acteurs engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERRET-CLERMONT Anne-Nelly; MOREROD Jean-Daniel; BLANC Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et guérisons. Éric de Rosny : l’intégrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Aphil, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique familiale universelle versus politique familiale ciblée ? Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) famille(s), pour quelle(s) société(s) en Europe ? Rencontres européennes, Actes des colloques de la Fondation Joseph Karolyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les indicateurs de qualité de l’accompagnement de l’enfant en protection de l’enfance : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'accompagnement en protection de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.serap.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability or risk? When an ecosystemic analysis of cases of neglect in child protection reveals the shortcomings of the French child protection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Michel Boutanquoi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Families in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2022, 978-2-84867-905-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Fabry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enfant confié à l’enfant placé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil du jeune enfant des parents en situation de pauvreté : quelles vulnérabilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Lacharité; Tristan Milot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions CEIDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-242, 2021, Les cahiers du CEIDEF, 978-2-924451-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité ou danger ? Lorsqu’une analyse écosystémique des situations de négligence en protection de l’enfance révèle les limites du système français de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.57-70, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctions in French child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BIESEL Kay; MASSON Judith; PARTON Nigel; PÖSÖ Tarja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors and Mistakes in Child Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.193-214, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51952/9781447350927.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERKEL-HOLGUIN Lisa; FLUKE John D.; KRUGMAN Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Systems of Child Protection. Understanding the International Variability and Context for Devlopping Policy and Practice,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing; Springer International Publishing, pp.75-92, 2019, Child Maltreatment, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la non-scolarisation à Mayotte - Point infos n° 1 - Les enfants en âge d’être scolarisés (3-15 ans révolus) et qui ne le sont pas : résultats de la méthode « par soustraction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon-Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sermeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard d'Eric de Rosny. Compte rendu du Coffret publié par Anne-Nelly Perret-Clermont, Jean-Daniel Morerod et Jérémie Blanc (sous la dir. de), Cultures et guérisons. Éric de Rosny : l’intégrale, coffret avec trois tomes, Neuchâtel, Éditions Livreo-Alphil, coll. « Ethnographies&amp;quot;, 2022, 1264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et citoyens. Ou comment construire les parcours de vie en tant que jeune soutenu par les services de la protection de l’enfance en participant collectivement à une Assemblée des enfants du Conseil départemental des Yvelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université paris nanterre. 2025, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Guadeloupe, en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-scolarisation et déscolarisation à Mayotte : dénombrer et comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Mathon Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre / Cref / Efis. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’interprofessionnalité se vit ? Étude de cas à la Réunion (Erasmus +Training challenges of interprofessionality in social intervention–INTERPRO n° 19PS0002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d’analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREF (EA 1589). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants protégés confiés à un proche à la Martinique, la Réunion et à Saint-Martin : Qui sont les acteurs du confiage ? Rapport d'analyse du questionnaire rempli par les tiers, parents et enfants en Martinique, à la Réunion et à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches éducation et formation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont-ils et que sont-elles devenu.es ? Le devenir des enfants accompagnés et pris en charge par l'Ase de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U université PAris Nanterre/Cref/Efis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance, jeunesse et éducation familiale dans les Dom aujourd'hui : Processus éducatifs intrafamiliaux et interventions socio-éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Halasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; Centre de recherches Education et Formation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil pour le jeune enfant en situation de pauvreté ? : un état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lacharité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse nationale d'allocations familiales. 2021, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap psychique chez les personnes majeures protégées : définition et indicateurs pour une recherche contextualisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF. 2007, pp124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : actualité de la recherche et de l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De montalembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/3 (34-35), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les politiques familiales d’aujourd’hui - Évolutions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St-Amour Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrine Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.098.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon-C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13el1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De&#160;montalembert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St-Amour Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bolter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Keravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Schom" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.016.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.111.0022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seraphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.093.0453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Leneveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faisca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perdrizet Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Seraphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perdrizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.serap.2022.01.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oraprdnt.uqtr.uquebec.ca/portail/docs/FWG/GSC/Publication/1535/17/15405/1/619748/4/O0004608560_LesCahiersDuCEIDEF_vol_8.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51952/9781447350927.ch011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93348-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Morano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sermeth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faisca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016079v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Mathon C&#233;cillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bachimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>