--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28545A1E"/>
+    <w:nsid w:val="BF1E12CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>