--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF1E12CB"/>
+    <w:nsid w:val="0CA70344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>