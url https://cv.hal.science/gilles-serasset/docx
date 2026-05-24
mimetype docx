--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Sérasset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2761-7353</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095970681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0MNtb6cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4090-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de Conférence en informatique à l'Université Grenoble Alpes et membre de l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez consulter mon </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site web personnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguality and LLOD: A survey across linguistic description levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1915-1958. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary: Wiktionary as a Lemon-Based Multilingual Lexical Resource in RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Multilingual Linked Open Data, 6 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-140147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual language resources and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-009-9088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction collaborative d'une base lexicale multilingue, le projet Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.151-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Technology Integration, a Web dictionary server as a practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacTech Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (7), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on coder un dictionnaire avec des Ψ-termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turjuman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagruel: Unified Self-Supervised Encoders for French Text and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ghennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma, Spain. pp.10168-10191, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63317/573q4exhmpgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sense to Sense Linking across DBnary Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.318--327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN-RENS : un nouveau jeu de données en français annoté en entités d'intérêts sur une thématique &amp;quot;&amp;quot;sécurité et défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGAST: From Knowledge Graphs to Annotated Synthetic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Knowledge Graphs and Large Language Models (KaLLM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLexBATS: Multilingual Dataset of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.11783--11793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense (CAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN : IA d'extraction d'information à partir de sources textuelles pour le renseignement militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCORN: Fictional and Synthetic Intelligence Reports for Named Entity Recognition and Relation Extraction Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Verdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1170-1180, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linguistic Linked Data to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Trajanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Garabík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Torino, Italy. pp.7489--7502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Computational Lexicography and Corpus Linguistics: A Query Extension for OntoLex-FrAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.2504--2514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBnary2Vec: Preliminary Study on Lexical Embeddings for Downstream NLP Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakanyseth Vuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop DL4LD: Addressing Deep Learning, Relation Extraction, and Linguistic Data with a Case Study on The Bigger Analogy Test Set (BATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Information to Multiword Terms in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic lexicography in the 21st century (eLex 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging DBnary Data to Enrich Information of Multiword Expressions in Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sara Carvallo, Anas Fahad Khan, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Multiword Terms in Wiktionary with Pronunciation Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Bajčetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archna Bhatia, Kilian Evang, Marcos Garcia, Voula Giouli, Lifeng Han, Shiva Taslimipoor, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Link Discovery for Under-Resourced Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Simona Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bosque-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cheap and Dirty Cross-Lingual Linking Service in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Linked Data in Linguistics (LDL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etytree: A Graphical and Interactive Etymology Dictionary Based on Wiktionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Pantaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Walter Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Di Noia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on World Wide Web Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perth, Australia. pp.1635--1640, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041021.3053365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux, Traitement des Langues, et Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Lexicaux et Traitement des Langues Naturelles (RLTLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary: Wiktionary as a LMF based Multilingual RDF network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicoletta Calzolari and Khalid Choukri and Thierry Declerck and Mehmet Uğur Doğan and Bente Maegaard and Joseph Mariani and Jan Odijk and Stelios Piperidis, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme &amp;quot;Jibiki&amp;quot; dans le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normazione, armonizzazione e pianificazione linguistica; Normierung, Harmonisierung und Sprachplanung; Normalisation, harmonisation et planification linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bolzano, Italie. pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIVAX, an online contributive lexical database for heterogeneous MT systems using a lexical pivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNLP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pattaya, Thailand. pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the X-IOTA System in Mono- and Bilingual Experiments at CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, pp.69--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LexALP Information System: Term Bank and Corpus for Multilingual Legal Terminology Consolidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Lyding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Multilingual Language Resources and Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chiocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Conference on Computational Linguistics and 44th Annual Meeting of the Association for Computational Linguistics (COLING-ACL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sydney, Australia. pp.937--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base terminologique juridique multilingue à l'aide de la plateforme générique Jibiki : le projet LexALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brunet-Manquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN06: Actes de la 13e conférence sur le traitement automatique du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain-la-Neuve, Belgique. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Legal Terminology on the Jibiki Platform: The LexALP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Papillon 2005 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand. pp.64--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Surface-Syntactic Parser and Deviation from Randomness. X-IOTA IR System Used for CLIPS Mono and Bilingual Experiments for CLEF 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Information Access for Text, Speech and Images: 5th Workshop of the Cross-Language Evaluation Forum, CLEF 2004, Bath, UK, September 15-17, 2004, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Syntactic Dependency and Language Model X-IOTA IR System for CLIPS Mono and Bilingual Experiments in CLEF 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CLEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Collaborative Platform for Multilingual Lexical Database Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2004 Multilingual Linguistic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Geneva, Switzerland. pp.73--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Issues that could Prevent UNL to be Accepted as a Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences'03 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch creation of Papillon entries from DiCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2003 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Lexical Transfer from an UNL Graph to an Equivalent Natural Language Dependency Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Ju Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC First International Workshop on UNL, other Interlinguas and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Islas Canarias, Spain. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of the Papillon Server Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon 2002 Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2nd Workshop NLPXML 2002, Post COLING 2002 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLPRS-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On UNL as the future &amp;quot;html of the linguistic content&amp;quot; and the reuse of existing NLP components in UNL-related applications with the example of a UNL-French deconverter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Saarbrücken, Germany. pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNL-French deconversion as transfer & generation from an interlingua with possible quality enhancement through offline human interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACHINE TRANSLATION SUMMIT VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Singapour, Singapore. pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition lexicographique dans un système générique de gestion de bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Moncton, Canada. pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour lexicographes : application à la lexicographie explicative et combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montréal, Canada. pp.701-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NADIA-DEC : vers un dictionnaire explicatif et combinatoire informatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des mots, 5ème journées scientifiques du réseau LTT, AUPELF-UREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Tunis, Tunisie. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du dictionnaire Explicatif et Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Grenoble, France. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditeur pour le dictionnaire explicatif et combinatoire du français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées lexique du PRC-CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Explicatif et Combinatoire : le projet NADIA-DEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlingual Lexical Organisation for Multilingual Lexical Databases in NADIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan. pp.278-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche oecuménique au problème du codage des structures linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-94 : Le traitement automatique du langage naturel en France aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Marseille, France. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interlingual Lexical Organisation Based on Acceptions, From the Parax Mock-up to the NADIA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLA-94 - International Conference on Linguistic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Penang, Malaysia. pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par acceptions pour les bases lexicales multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T-TA-TAO 93 - dèmes journée scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psi-termes et dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique des pôles langage naturel et parole du GDR PRC CHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual access to textual evidence and impacts of weather and climate extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Domínguez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Augello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Bernad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Kenawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier DEFT 2012: DÉfi Fouille de Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grouin, Cyril and Forest, Dominic and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enguehard, Chantal and Mangeot, Mathieu and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012. Volume 3 : RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP) et Association pour le Traitement Automatique des Langues (ATALA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portet, François and Vacher, Michel and Sérasset, Gilles. ATALA/AFCP, pp.1-69, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 3: RECITAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mauricio Molina Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molina Mejia, Jorge Mauricio and Schwab, Didier and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besacier, Laurent and Lecouteux, Benjamin and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoniadis, Georges and Blanchon, Hervé and Sérasset, Gilles. ATALA/AFCP, pp.x-x, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Linguistic Resources and Interoperability, Special Issue of Linguistic Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset, Gilles and Witt, Andreas and Heid, Ulrich and Sasaki, Felix. Springer Verlag, pp.x-x, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLRI'06 Multilingual Language Resources and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACL, pp.75, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the COLING 2004 Post Conference Workshop on Multilingual Linguistic Ressources MLR2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tufis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sérasset Gilles and Armstrong Susan and Boitet Christian and Popescu-Belis Andrei and Tufis Dan. COLING, pp.125, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Translations of Monolingual Queries Expanded Through an Association Thesaurus. X-IOTA IR System used for CLIPS Bilingual Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peters, Carol and Gonzalo, Julio and Braschler, Martin and Kluck, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Multilingual Information Access Systems: 4th Workshop of the Cross-Language Evaluation Forum, CLEF 2003, Trondheim, Norway, August 21-22, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3237/2004, Springer Verlag, pp.242-252, 2003, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Trends of Electronic Dictionary Research and Development in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for Cross-lingual linking — Draft Community Group Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Gkirtzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Kernerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W3C. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du dictionnaire du désambiguïseur interactif de la maquette LIDIA à partir de la base PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] . 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Acception-Based Multilingual Lexical Data Base under HyperCard: PARAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tchéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublim : un systeme universel de bases lexicales multilingues et Nadia : sa specialisation aux bases lexicales interlingues par acceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Deep Learning and Linked Data (DLnLD) @ LREC-COLING 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gonçalo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Valūnaitė Oleškevičienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLnLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA; ICCL, 2024, 978-2-493814-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd Conference on Language, Data and Knowledge (LDK 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Mccrae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93, OASICS, 2021, 978-3-95977-199-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.LDK.2021.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 4: conférences invités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 590 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DEGELS 2012: Défi GEste Langue des Signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boutora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA/AFCP, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CA70344"/>
+    <w:nsid w:val="59607524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-serasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2761-7353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095970681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=0MNtb6cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4090-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://serasset.bitbucket.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Simona Apostol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Gkirtzou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9088-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Hang Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/573q4exhmpgd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakanyseth Vuth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gon&#231;alo Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pitarch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bernad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giordano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Trajanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Garab&#237;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Stankovi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baj&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosque-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pantaleo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Walter Anelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Noia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3053365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Lyding" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiocchetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ju Tsai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez-Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Augello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kenawy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Forest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012881v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mauricio Molina Mejia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Armstrong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Breen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tufis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761568v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kernerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tch&#233;ou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Val&#363;nait&#279; Ole&#353;kevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Mccrae" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>