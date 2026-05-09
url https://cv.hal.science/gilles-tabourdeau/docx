--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -478,247 +478,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration progressive du discours narratif chez le jeune enfant non lecteur-scripteur : analyse d’un corpus de productions écrites en dictée à l’adulte</w:t>
+                <w:t xml:space="preserve">La dictée à l’adulte en formation initiale : Quelles pistes pour la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E-CALM : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation (E-CALM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La circulation des modèles théoriques en didactique du français dans les pratiques enseignantes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-206, 2024, 979-10-300-1046-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692593v1</w:t>
+                <w:t xml:space="preserve">hal-04722572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dictée à l’adulte en formation initiale : Quelles pistes pour la formation ?</w:t>
+                <w:t xml:space="preserve">Structuration progressive du discours narratif chez le jeune enfant non lecteur-scripteur : analyse d’un corpus de productions écrites en dictée à l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mazziotti; A. Moysan; L. Pallanti; C. Reversé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignants débutants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Colloque E-CALM : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation (E-CALM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186, SHS Web of Conferences, pp.03002, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202418603002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722572v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire de productions écrites en dictées à l’adulte dans les classes multiâges en maternelle : Regards croisés en sémantique du discours et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, 2021, 978-2-35935-343-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -769,355 +769,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation didactique, un objet pour la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articuler en didactique du français – 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Biao, professeur, Université du Québec à Chicoutimi; Stéphanie Genre, maitresse de conférences, Paris Cergy Université; François Vincent, professeur, Université du Québec en Outaouais, May 2025, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF 16ème Colloque, Jul 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062241v1</w:t>
+                <w:t xml:space="preserve">hal-05145843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation disciplinaire dans la pédagogie de projet en maternelle : le projet « oiseau »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de pratiques d'enseignement de la grammaire de professeurs des écoles stagiaires : avec ou sans formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulation des disciplines, Interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignant-es du premier degré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Coret; Malika KAHERAOUI; Gilles Tabourdeau; Stéphanie Volteau, Apr 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas. Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501343v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulation disciplinaire dans la pédagogie de projet en maternelle : le projet « oiseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF 16ème Colloque, Jul 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Articulation des disciplines, Interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignant-es du premier degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Coret; Malika KAHERAOUI; Gilles Tabourdeau; Stéphanie Volteau, Apr 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145843v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de pratiques d'enseignement de la grammaire de professeurs des écoles stagiaires : avec ou sans formation ?</w:t>
+                <w:t xml:space="preserve">L'articulation didactique, un objet pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès de l'Acfas. Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Articuler en didactique du français – 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Biao, professeur, Université du Québec à Chicoutimi; Stéphanie Genre, maitresse de conférences, Paris Cergy Université; François Vincent, professeur, Université du Québec en Outaouais, May 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062237v1</w:t>
+                <w:t xml:space="preserve">hal-05062241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations langue – littérature à l’école : comment des néo-enseignant-es « font du lien » ?</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences textuelles chez le jeune enfant non lecteur-scripteur : Constitution et analyse d'un corpus de productions écrites en dictée à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque e-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse discursive de productions écrites en dictées à l'adulte dans les classes multiâges en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : Cohérence et Cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLLIS (Formes et Représentations en Linguistique, Littérature et dans les arts de l’Image et de la Scène), université de Poitiers, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D49569"/>
+    <w:nsid w:val="A7CD33FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-tabourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9437-5889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024POIT5004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418603002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/nouveautes/la-circulation-des-modeles-theoriques-en-didactique-du-francais-dans-les-pratiques-enseignantes-5314.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-tabourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9437-5889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024POIT5004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/nouveautes/la-circulation-des-modeles-theoriques-en-didactique-du-francais-dans-les-pratiques-enseignantes-5314.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418603002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>