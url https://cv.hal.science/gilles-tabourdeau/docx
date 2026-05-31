--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -735,704 +735,704 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La syntaxe dans les productions écrite en dictée à l’adulte : ce que enseignants et élèves négocient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF 16ème Colloque, Jul 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche (ACFAS - 518)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Priscilla Boyer; Marie-Andrée Lord; Myriam Villeneuve-Lapointe; Antoine Dumaine, May 2026, Trois-Rivières - Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145843v1</w:t>
+                <w:t xml:space="preserve">hal-05623447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de pratiques d'enseignement de la grammaire de professeurs des écoles stagiaires : avec ou sans formation ?</w:t>
+                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès de l'Acfas. Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF 16ème Colloque, Jul 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062237v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation disciplinaire dans la pédagogie de projet en maternelle : le projet « oiseau »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de pratiques d'enseignement de la grammaire de professeurs des écoles stagiaires : avec ou sans formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulation des disciplines, Interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignant-es du premier degré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Coret; Malika KAHERAOUI; Gilles Tabourdeau; Stéphanie Volteau, Apr 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas. Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501343v1</w:t>
+                <w:t xml:space="preserve">hal-05062237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation didactique, un objet pour la formation des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulation disciplinaire dans la pédagogie de projet en maternelle : le projet « oiseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articuler en didactique du français – 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Biao, professeur, Université du Québec à Chicoutimi; Stéphanie Genre, maitresse de conférences, Paris Cergy Université; François Vincent, professeur, Université du Québec en Outaouais, May 2025, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">Articulation des disciplines, Interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignant-es du premier degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Coret; Malika KAHERAOUI; Gilles Tabourdeau; Stéphanie Volteau, Apr 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062241v1</w:t>
+                <w:t xml:space="preserve">hal-05501343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulations langue – littérature à l’école : comment des néo-enseignant-es « font du lien » ?</w:t>
+                <w:t xml:space="preserve">L'articulation didactique, un objet pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Articuler en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de l'académie de Versailles, Jun 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Articuler en didactique du français – 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Biao, professeur, Université du Québec à Chicoutimi; Stéphanie Genre, maitresse de conférences, Paris Cergy Université; François Vincent, professeur, Université du Québec en Outaouais, May 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616161v1</w:t>
+                <w:t xml:space="preserve">hal-05062241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue méthodologique sur le traitement didactique d’un corpus oral : étude longitudinale en maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulations langue – littérature à l’école : comment des néo-enseignant-es « font du lien » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et contraintes des corpus dans la recherche en didactique du français langue maternelle : questions pour la formation des enseignants [Journée d’étude en didactique du Français]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malika Kaheraoui; Stéphanie Volteau; Muriel Coret; Formes et Représentations en Linguistique, Littérature et dans les arts de l’Image et de la Scène (FoReLLIS – Université de Poitiers), Jun 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Articuler en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'académie de Versailles, Jun 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722475v1</w:t>
+                <w:t xml:space="preserve">hal-04616161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;français&amp;quot; comme discipline scolaire articulée : comment les enseignant-es débutant-es &amp;quot;font du lien&amp;quot; autour de l'enseignement de la grammaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point de vue méthodologique sur le traitement didactique d’un corpus oral : étude longitudinale en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Traitement et contraintes des corpus dans la recherche en didactique du français langue maternelle : questions pour la formation des enseignants [Journée d’étude en didactique du Français]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malika Kaheraoui; Stéphanie Volteau; Muriel Coret; Formes et Représentations en Linguistique, Littérature et dans les arts de l’Image et de la Scène (FoReLLIS – Université de Poitiers), Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102127v1</w:t>
+                <w:t xml:space="preserve">hal-04722475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la grammaire dans l'enseignement de l'orthographe chez les professeurs des écoles débutant-es</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;français&amp;quot; comme discipline scolaire articulée : comment les enseignant-es débutant-es &amp;quot;font du lien&amp;quot; autour de l'enseignement de la grammaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667826v1</w:t>
+                <w:t xml:space="preserve">hal-04102127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la grammaire dans l’enseignement de l’orthographe chez les professeurs des écoles débutant-es.</w:t>
               </w:r>
@@ -1494,408 +1494,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences textuelles chez le jeune enfant non lecteur-scripteur : Constitution et analyse d'un corpus de productions écrites en dictée à l'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place de la grammaire dans l'enseignement de l'orthographe chez les professeurs des écoles débutant-es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque e-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708531v1</w:t>
+                <w:t xml:space="preserve">hal-03667826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation discursive dans la dictée à l'adulte : description et analyse des micro-gestes enseignants</w:t>
+                <w:t xml:space="preserve">Compétences textuelles chez le jeune enfant non lecteur-scripteur : Constitution et analyse d'un corpus de productions écrites en dictée à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">colloque e-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667819v1</w:t>
+                <w:t xml:space="preserve">hal-03708531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictée à l’adulte chez l’enseignant-e en formation, des connaissances déclarées aux premières pratiques effectives</w:t>
+                <w:t xml:space="preserve">Négociation discursive dans la dictée à l'adulte : description et analyse des micro-gestes enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172685v1</w:t>
+                <w:t xml:space="preserve">hal-03667819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production écrite en cycle 1 : l'importance des écrits de travail en dictée à l'adulte</w:t>
+                <w:t xml:space="preserve">Dictée à l’adulte chez l’enseignant-e en formation, des connaissances déclarées aux premières pratiques effectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque international : Les concepts dans la recherche en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour la recherche en didactique du français (AIRDF), Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172669v1</w:t>
+                <w:t xml:space="preserve">hal-03172685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfer est pavé de bonnes intentions ou la constitution d’un corpus oral longitudinal en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Production écrite en cycle 1 : l'importance des écrits de travail en dictée à l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "les corpus en SHES : entre apports et imperfections"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, POITIERS, France</w:t>
+              <w:t xml:space="preserve">14e colloque international : Les concepts dans la recherche en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour la recherche en didactique du français (AIRDF), Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172717v1</w:t>
+                <w:t xml:space="preserve">hal-03172669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enfer est pavé de bonnes intentions ou la constitution d’un corpus oral longitudinal en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "les corpus en SHES : entre apports et imperfections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, POITIERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse discursive de productions écrites en dictées à l'adulte dans les classes multiâges en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1904,65 +1986,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : Cohérence et Cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLLIS (Formes et Représentations en Linguistique, Littérature et dans les arts de l’Image et de la Scène), université de Poitiers, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2030,51 +2112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7CD33FC"/>
+    <w:nsid w:val="7084A200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2261,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-tabourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9437-5889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024POIT5004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/nouveautes/la-circulation-des-modeles-theoriques-en-didactique-du-francais-dans-les-pratiques-enseignantes-5314.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418603002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-tabourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9437-5889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024POIT5004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/nouveautes/la-circulation-des-modeles-theoriques-en-didactique-du-francais-dans-les-pratiques-enseignantes-5314.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418603002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>