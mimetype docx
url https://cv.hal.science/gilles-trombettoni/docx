--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -3304,226 +3304,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Wine Blending</w:t>
+                <w:t xml:space="preserve">Assemblage de vins sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2013 - 19th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.333-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747801v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage de vins sous contraintes</w:t>
+                <w:t xml:space="preserve">Constrained Wine Blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2013 - 19th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 896 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830406v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de vins sous contraintes</w:t>
               </w:r>
@@ -4441,226 +4441,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle extension de fonctions aux intervalles basée sur le groupement d'occurrences</w:t>
+                <w:t xml:space="preserve">Making Adaptive an Interval Constraint Propagation Algorithm Exploiting Monotonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2010, 16th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, St Andrews, Scotland, United Kingdom. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520373v1</w:t>
+                <w:t xml:space="preserve">hal-00654414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Adaptive an Interval Constraint Propagation Algorithm Exploiting Monotonicity</w:t>
+                <w:t xml:space="preserve">Une nouvelle extension de fonctions aux intervalles basée sur le groupement d'occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2010, 16th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654414v1</w:t>
+                <w:t xml:space="preserve">inria-00520373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la monotonie des fonctions dans la propagation de contraintes sur intervalles</w:t>
               </w:r>
@@ -7747,51 +7747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C019D715"/>
+    <w:nsid w:val="D6DB1A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7978,51 +7978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-trombettoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5283-7203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01449-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01942306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0721-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9235-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-015-0375-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9180-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03412799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le M&#233;nec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01927682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089999" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01466843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01376625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01376601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Balafrej" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_86" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-trombettoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5283-7203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016716v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01370-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01449-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01942306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0721-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9235-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-015-0375-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01119535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9180-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03412799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le M&#233;nec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01927682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089999" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01466843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01376625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01376601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01230883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Balafrej" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_63" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_86" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>