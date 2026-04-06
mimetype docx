--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2137,73 +2137,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiplant 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Banyuls Sur Mer, France</w:t>
+              <w:t xml:space="preserve">7th European Workshop on Plant Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pruhonice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837363v1</w:t>
+                <w:t xml:space="preserve">hal-04837369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin switches in plants: Molecular mechanisms of the ULTRAPETALA1 protein</w:t>
               </w:r>
@@ -2262,73 +2262,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Plant Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pruhonice, France</w:t>
+              <w:t xml:space="preserve">Epiplant 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Banyuls Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837369v1</w:t>
+                <w:t xml:space="preserve">hal-04837363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and biochemical study of the plant-specific Polycomb antagonist ULTRAPETALA1</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111657v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Tomkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grandvuillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.03.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.10.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chahtane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Norberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DKWJDPBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balagu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanterika Remo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Holzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel C Carles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellegrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Manessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cour&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4228-3_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtincky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111657v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Tomkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grandvuillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.03.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.10.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chahtane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Norberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DKWJDPBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balagu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanterika Remo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Holzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel C Carles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellegrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Manessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cour&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4228-3_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtincky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>