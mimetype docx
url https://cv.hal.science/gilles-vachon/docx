--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1887,73 +1887,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48h GRAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">EDCSV Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837351v1</w:t>
+                <w:t xml:space="preserve">hal-04837360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin switches in plants: Molecular mechanisms of the ULTRAPETALA1 protein</w:t>
               </w:r>
@@ -2012,198 +2012,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDCSV Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">48h GRAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837360v1</w:t>
+                <w:t xml:space="preserve">hal-04837351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin switches in plants: Molecular mechanisms of the ULTRAPETALA1 protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and biochemical study of the plant-specific Polycomb antagonist ULTRAPETALA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangeli Geshkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan Kadlec</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Pruhonice, France</w:t>
+              <w:t xml:space="preserve">, May 2022, Průhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837369v1</w:t>
+                <w:t xml:space="preserve">hal-04933543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin switches in plants: Molecular mechanisms of the ULTRAPETALA1 protein</w:t>
               </w:r>
@@ -2262,198 +2262,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiplant 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Banyuls Sur Mer, France</w:t>
+              <w:t xml:space="preserve">7th European Workshop on Plant Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pruhonice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837363v1</w:t>
+                <w:t xml:space="preserve">hal-04837369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical study of the plant-specific Polycomb antagonist ULTRAPETALA1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin switches in plants: Molecular mechanisms of the ULTRAPETALA1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangeli Geshkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vachon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Engelhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Plant Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Průhonice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Epiplant 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Banyuls Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933543v1</w:t>
+                <w:t xml:space="preserve">hal-04837363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and biochemical study of the plant specific Polycomb antagonist ULTRAPETALA1</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111657v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Tomkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grandvuillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.03.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.10.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chahtane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Norberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DKWJDPBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balagu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanterika Remo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Holzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel C Carles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellegrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Manessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cour&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4228-3_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtincky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111657v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Tomkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grandvuillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.03.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.10.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chahtane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Norberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Th&#233;venon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DKWJDPBS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balagu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanterika Remo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Holzinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel C Carles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellegrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Manessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cour&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4228-3_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tichtincky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>