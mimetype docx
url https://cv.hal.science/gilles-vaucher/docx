--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Vaucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation : Ingénieur Supélec (1) , DEA (Master) de l’Université de Paris VI, Doctorat de l’Université de Rennes 1, Habilitation à diriger des recherches (HDR)(1) Supélec a fusionné avec Centrale Paris en 2015 pour devenir CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of compression of video telephony images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Desbree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1324616. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images et réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 209, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Set of Neural Tools for Human-Computer Interactions~: Application to the Handwritten Character Recognition, and Visual Speech Recognitions Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic interpretation of PSP composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Kohonen spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.61--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un neurone spatio-temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.52--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron Multi-Couches Étendu aux Corps des Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 94-2, pp.23--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone artificiel conçu pour l'apprentissage non-supervisé de séquences d'événements asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 93-1, pp.66--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone formel pour l'apprentissage de séquences spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.32--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de description formelle (FDT) au service du concepteur de logiciel multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.30--33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Spiking Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN and Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.967-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up of a pen oriented human-software interface with complex-valued spiking machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Knowledge-Based Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des effets des non-linéarités du signal OFDM à l'aide d'un réseau de neurones d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiking Machine for Human-Computer Interactions (Design methodology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the non linear distortions of an OFDM signal using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Multimedia Information Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Manchester, United Kingdom. pp.484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image Vector Quantization with Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP, IASTED Int. Conf. on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohonen Maps Applied to Fast Image Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'interface orienté stylo à base de STANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding time reduction in image vector quantization by linear transforms and partial distorsion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP, Irish Machine Vision &amp; Image Processing Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la quantification vectorielle d'images par combinaison d'une transformation linéaire et d'une évaluation partielle de distorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA, COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes neuronaux et non-neuronaux de construction de dictionnaire pour la quantification vectorielle en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully-Neural Solution for on-Line Handwritten Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Joint Conf. on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, Alaska, Unknown Region. pp.160-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données spatio-temporelles avec des RNA classiques étendus au corps des complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Munster, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un perceptron spatio-temporel à la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some of the spatio-temporal properties of dendritic trees approched in an algebraic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop Neuronal Coding '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Versailles, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une algèbre pour la reconnaissance de séquences d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal perceptron for on-line handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. pp.325-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebra for recognition of spatio-temporal forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruges, Belgium. pp.231-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-biogical Bases for Spatio-temporal Data Coding in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Bochum, Germany. pp.703--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements neurobiologiques d'un codage spatio-temporel pour réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marly-le-Roi, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal data-coding applied to Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.75--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Self-Learning Artificial Neuron Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Amsterdam,The, Netherlands. pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine dans une station de composition de documents mixtes en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Médicale de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Toulouse, France. pp.246-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 10ème journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supélec, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guestchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'exploitation des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paturaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thépault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Protocoles - CFIP'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Développement, Eyrolles, pp.141-156, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxicolor : workstation for mixted-mode document composition in hospital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Shaofeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document manipulation and typography (EP'88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge series on electronic publishing, pp.239-48, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du neurone biologique au neurone artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système de reconnaissance d'écriture dans un PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Boukef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Krawiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en ligne de scripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khayat Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à impulsions & communication humain-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'aide à la conception d'un système de reconnaissance d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la reconnaissance de caractères avec des ST-SOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Viclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la LTP et la LTD et de leur rôle pendant l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pellefigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Torrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de lettres manuscrites liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Hyafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Machine et reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Linux pour la reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un codage spatio-temporel dans une architecture de réseaux de neurones artificiels pour la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Automate - Séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Djenderedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude architectonique de l'épilepsie à des fins de modèlisation avec des réseaux de neurones à impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture labiale par réseaux de neurones temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une algèbre neuronale spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colonnes corticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des RNA 'feedforward' pour restaurer des formes d'ondes de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail A. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de la vie artificielle dans les réseaux de communication − Vers une communication adaptative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Anselme-Moizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de mise en œuvre d'automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poedras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des cartes de Kohonen pour l'apprentissage de formes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un protocole avec des Machines Séquentielle Connexionniste (2ème phase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les réseaux de neurones traitant du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Vega Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'enrichissement du modèle formel d'un neurone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a self-learning formal neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexis Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dall'Acqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la réalisation et à l'enseignement de protocoles par simulation interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise : logiciel interactif de simulation, d'évaluation et d'enseignement de protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sels organiques à transfert de charges - Application à l'élaboration du diagramme de phases (T,P) de (TMTSF)2ReO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire de physique des solides d'Orsay. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Vaucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation : Ingénieur Supélec (1) , DEA (Master) de l’Université de Paris VI, Doctorat de l’Université de Rennes 1, Habilitation à diriger des recherches (HDR)(1) Supélec a fusionné avec Centrale Paris en 2015 pour devenir CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of compression of video telephony images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Desbree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1324616. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images et réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 209, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Set of Neural Tools for Human-Computer Interactions~: Application to the Handwritten Character Recognition, and Visual Speech Recognitions Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic interpretation of PSP composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Kohonen spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.61--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un neurone spatio-temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.52--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron Multi-Couches Étendu aux Corps des Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 94-2, pp.23--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone formel pour l'apprentissage de séquences spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.32--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone artificiel conçu pour l'apprentissage non-supervisé de séquences d'événements asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 93-1, pp.66--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de description formelle (FDT) au service du concepteur de logiciel multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.30--33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up of a pen oriented human-software interface with complex-valued spiking machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Knowledge-Based Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiking Machine for Human-Computer Interactions (Design methodology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des effets des non-linéarités du signal OFDM à l'aide d'un réseau de neurones d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Spiking Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN and Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.967-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'interface orienté stylo à base de STANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohonen Maps Applied to Fast Image Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the non linear distortions of an OFDM signal using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Multimedia Information Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Manchester, United Kingdom. pp.484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image Vector Quantization with Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP, IASTED Int. Conf. on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding time reduction in image vector quantization by linear transforms and partial distorsion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP, Irish Machine Vision &amp; Image Processing Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la quantification vectorielle d'images par combinaison d'une transformation linéaire et d'une évaluation partielle de distorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA, COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes neuronaux et non-neuronaux de construction de dictionnaire pour la quantification vectorielle en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully-Neural Solution for on-Line Handwritten Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Joint Conf. on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, Alaska, Unknown Region. pp.160-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données spatio-temporelles avec des RNA classiques étendus au corps des complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Munster, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some of the spatio-temporal properties of dendritic trees approched in an algebraic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop Neuronal Coding '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Versailles, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un perceptron spatio-temporel à la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une algèbre pour la reconnaissance de séquences d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal perceptron for on-line handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. pp.325-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebra for recognition of spatio-temporal forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruges, Belgium. pp.231-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-biogical Bases for Spatio-temporal Data Coding in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Bochum, Germany. pp.703--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements neurobiologiques d'un codage spatio-temporel pour réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marly-le-Roi, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal data-coding applied to Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.75--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Self-Learning Artificial Neuron Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Amsterdam,The, Netherlands. pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine dans une station de composition de documents mixtes en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Médicale de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Toulouse, France. pp.246-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 10ème journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supélec, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guestchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'exploitation des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paturaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thépault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Protocoles - CFIP'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Développement, Eyrolles, pp.141-156, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxicolor : workstation for mixted-mode document composition in hospital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Shaofeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document manipulation and typography (EP'88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge series on electronic publishing, pp.239-48, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du neurone biologique au neurone artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système de reconnaissance d'écriture dans un PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Boukef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Krawiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en ligne de scripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khayat Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à impulsions & communication humain-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'aide à la conception d'un système de reconnaissance d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la reconnaissance de caractères avec des ST-SOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Viclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la LTP et la LTD et de leur rôle pendant l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pellefigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Torrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de lettres manuscrites liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Hyafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Machine et reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Linux pour la reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un codage spatio-temporel dans une architecture de réseaux de neurones artificiels pour la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Automate - Séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Djenderedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude architectonique de l'épilepsie à des fins de modèlisation avec des réseaux de neurones à impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture labiale par réseaux de neurones temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colonnes corticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une algèbre neuronale spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des RNA 'feedforward' pour restaurer des formes d'ondes de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail A. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de la vie artificielle dans les réseaux de communication − Vers une communication adaptative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Anselme-Moizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de mise en œuvre d'automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poedras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des cartes de Kohonen pour l'apprentissage de formes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un protocole avec des Machines Séquentielle Connexionniste (2ème phase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les réseaux de neurones traitant du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Vega Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'enrichissement du modèle formel d'un neurone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a self-learning formal neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexis Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dall'Acqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la réalisation et à l'enseignement de protocoles par simulation interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise : logiciel interactif de simulation, d'évaluation et d'enseignement de protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sels organiques à transfert de charges - Application à l'élaboration du diagramme de phases (T,P) de (TMTSF)2ReO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire de physique des solides d'Orsay. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mozayyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tertois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Leglaunec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul R. Baig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angosto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guestchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paturaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;pault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shaofeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Boukef" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krawiec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khayat Doukkali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oulhen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champseix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Grattepain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Viclin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Layet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellefigue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Torrens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Hyafil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cochi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Djenderedjian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail A. Jan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselme-Moizan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Vega Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kersulec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Berranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dall'Acqua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guetschel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rigault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mozayyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tertois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Leglaunec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul R. Baig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angosto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guestchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paturaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;pault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shaofeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Boukef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krawiec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oulhen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khayat Doukkali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champseix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Grattepain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Viclin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Layet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellefigue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Torrens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Hyafil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cochi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Djenderedjian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail A. Jan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselme-Moizan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Vega Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kersulec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Berranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dall'Acqua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guetschel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rigault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>