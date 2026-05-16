--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Vaucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation : Ingénieur Supélec (1) , DEA (Master) de l’Université de Paris VI, Doctorat de l’Université de Rennes 1, Habilitation à diriger des recherches (HDR)(1) Supélec a fusionné avec Centrale Paris en 2015 pour devenir CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of compression of video telephony images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Desbree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1324616. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images et réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 209, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Set of Neural Tools for Human-Computer Interactions~: Application to the Handwritten Character Recognition, and Visual Speech Recognitions Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic interpretation of PSP composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Kohonen spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.61--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un neurone spatio-temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.52--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron Multi-Couches Étendu aux Corps des Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 94-2, pp.23--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone formel pour l'apprentissage de séquences spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.32--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone artificiel conçu pour l'apprentissage non-supervisé de séquences d'événements asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 93-1, pp.66--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de description formelle (FDT) au service du concepteur de logiciel multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.30--33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up of a pen oriented human-software interface with complex-valued spiking machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Knowledge-Based Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiking Machine for Human-Computer Interactions (Design methodology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des effets des non-linéarités du signal OFDM à l'aide d'un réseau de neurones d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Spiking Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN and Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.967-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'interface orienté stylo à base de STANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohonen Maps Applied to Fast Image Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the non linear distortions of an OFDM signal using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Multimedia Information Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Manchester, United Kingdom. pp.484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image Vector Quantization with Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP, IASTED Int. Conf. on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding time reduction in image vector quantization by linear transforms and partial distorsion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP, Irish Machine Vision &amp; Image Processing Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la quantification vectorielle d'images par combinaison d'une transformation linéaire et d'une évaluation partielle de distorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA, COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes neuronaux et non-neuronaux de construction de dictionnaire pour la quantification vectorielle en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully-Neural Solution for on-Line Handwritten Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Joint Conf. on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, Alaska, Unknown Region. pp.160-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données spatio-temporelles avec des RNA classiques étendus au corps des complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Munster, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some of the spatio-temporal properties of dendritic trees approched in an algebraic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop Neuronal Coding '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Versailles, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un perceptron spatio-temporel à la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une algèbre pour la reconnaissance de séquences d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal perceptron for on-line handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. pp.325-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebra for recognition of spatio-temporal forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruges, Belgium. pp.231-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-biogical Bases for Spatio-temporal Data Coding in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Bochum, Germany. pp.703--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements neurobiologiques d'un codage spatio-temporel pour réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marly-le-Roi, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal data-coding applied to Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.75--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Self-Learning Artificial Neuron Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Amsterdam,The, Netherlands. pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine dans une station de composition de documents mixtes en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Médicale de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Toulouse, France. pp.246-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 10ème journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supélec, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guestchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'exploitation des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paturaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thépault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Protocoles - CFIP'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Développement, Eyrolles, pp.141-156, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxicolor : workstation for mixted-mode document composition in hospital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Shaofeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document manipulation and typography (EP'88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge series on electronic publishing, pp.239-48, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du neurone biologique au neurone artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système de reconnaissance d'écriture dans un PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Boukef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Krawiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en ligne de scripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khayat Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à impulsions & communication humain-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'aide à la conception d'un système de reconnaissance d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la reconnaissance de caractères avec des ST-SOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Viclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la LTP et la LTD et de leur rôle pendant l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pellefigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Torrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de lettres manuscrites liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Hyafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Machine et reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Linux pour la reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un codage spatio-temporel dans une architecture de réseaux de neurones artificiels pour la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Automate - Séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Djenderedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude architectonique de l'épilepsie à des fins de modèlisation avec des réseaux de neurones à impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture labiale par réseaux de neurones temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colonnes corticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une algèbre neuronale spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des RNA 'feedforward' pour restaurer des formes d'ondes de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail A. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de la vie artificielle dans les réseaux de communication − Vers une communication adaptative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Anselme-Moizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de mise en œuvre d'automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poedras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des cartes de Kohonen pour l'apprentissage de formes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un protocole avec des Machines Séquentielle Connexionniste (2ème phase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les réseaux de neurones traitant du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Vega Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'enrichissement du modèle formel d'un neurone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a self-learning formal neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexis Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dall'Acqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la réalisation et à l'enseignement de protocoles par simulation interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise : logiciel interactif de simulation, d'évaluation et d'enseignement de protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sels organiques à transfert de charges - Application à l'élaboration du diagramme de phases (T,P) de (TMTSF)2ReO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire de physique des solides d'Orsay. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Vaucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation : Ingénieur Supélec (1) , DEA (Master) de l’Université de Paris VI, Doctorat de l’Université de Rennes 1, Habilitation à diriger des recherches (HDR)(1) Supélec a fusionné avec Centrale Paris en 2015 pour devenir CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of compression of video telephony images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Desbree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1324616. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images et réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1625-9661</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 209, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Set of Neural Tools for Human-Computer Interactions~: Application to the Handwritten Character Recognition, and Visual Speech Recognitions Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic interpretation of PSP composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes de Kohonen spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.61--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un neurone spatio-temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 95-1, pp.52--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron Multi-Couches Étendu aux Corps des Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 94-2, pp.23--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone formel pour l'apprentissage de séquences spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.32--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neurone artificiel conçu pour l'apprentissage non-supervisé de séquences d'événements asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valgo, ISSN 1243-4825</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 93-1, pp.66--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de description formelle (FDT) au service du concepteur de logiciel multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux, ISSN 0766-3536</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 141, pp.30--33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up of a pen oriented human-software interface with complex-valued spiking machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Knowledge-Based Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiking Machine for Human-Computer Interactions (Design methodology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des effets des non-linéarités du signal OFDM à l'aide d'un réseau de neurones d'ordre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Spiking Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN and Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.967-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'interface orienté stylo à base de STANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the non linear distortions of an OFDM signal using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Leglaunec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Multimedia Information Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Manchester, United Kingdom. pp.484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image Vector Quantization with Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIP, IASTED Int. Conf. on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohonen Maps Applied to Fast Image Vector Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la quantification vectorielle d'images par combinaison d'une transformation linéaire et d'une évaluation partielle de distorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA, COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding time reduction in image vector quantization by linear transforms and partial distorsion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP, Irish Machine Vision &amp; Image Processing Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de neurones à impulsions appliquée aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes neuronaux et non-neuronaux de construction de dictionnaire pour la quantification vectorielle en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dinard, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully-Neural Solution for on-Line Handwritten Character Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Joint Conf. on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, Alaska, Unknown Region. pp.160-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données spatio-temporelles avec des RNA classiques étendus au corps des complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Munster, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un perceptron spatio-temporel à la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une algèbre pour la reconnaissance de séquences d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception visuelle - Aspects multi-disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some of the spatio-temporal properties of dendritic trees approched in an algebraic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop Neuronal Coding '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Versailles, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal perceptron for on-line handwritten character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. pp.325-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebra for recognition of spatio-temporal forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symp. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruges, Belgium. pp.231-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-biogical Bases for Spatio-temporal Data Coding in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Bochum, Germany. pp.703--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements neurobiologiques d'un codage spatio-temporel pour réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marly-le-Roi, France. pp.91--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal data-coding applied to Kohonen maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.75--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Self-Learning Artificial Neuron Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on ANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Amsterdam,The, Netherlands. pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine dans une station de composition de documents mixtes en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Médicale de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Toulouse, France. pp.246-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 10ème journées Neurosciences et Sciences de l'Ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supélec, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guestchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la spécification à l'exploitation des protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paturaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thépault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Protocoles - CFIP'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Développement, Eyrolles, pp.141-156, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxicolor : workstation for mixted-mode document composition in hospital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Shaofeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document manipulation and typography (EP'88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge series on electronic publishing, pp.239-48, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du neurone biologique au neurone artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'écriture en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système de reconnaissance d'écriture dans un PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Boukef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Krawiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification en ligne de scripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khayat Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Oulhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à impulsions & communication humain-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'aide à la conception d'un système de reconnaissance d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la reconnaissance de caractères avec des ST-SOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Grattepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Viclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la LTP et la LTD et de leur rôle pendant l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pellefigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Torrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de lettres manuscrites liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Hyafil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Homme-Machine et reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Linux pour la reconnaissance d'écriture manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un codage spatio-temporel dans une architecture de réseaux de neurones artificiels pour la reconnaissance de caractères manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Automate - Séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Djenderedjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude architectonique de l'épilepsie à des fins de modèlisation avec des réseaux de neurones à impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture labiale par réseaux de neurones temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul R. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colonnes corticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une algèbre neuronale spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Univ. Rennes1 - Supélec. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des RNA 'feedforward' pour restaurer des formes d'ondes de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail A. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de la vie artificielle dans les réseaux de communication − Vers une communication adaptative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Anselme-Moizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des cartes de Kohonen pour l'apprentissage de formes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de mise en œuvre d'automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poedras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec; UMR 6026 - Interactions Cellulaires et Moléculaires - Equipe C.R.M. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un protocole avec des Machines Séquentielle Connexionniste (2ème phase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mozayyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les réseaux de neurones traitant du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Vega Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kersulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec/Rennes/Département Informatique. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'enrichissement du modèle formel d'un neurone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a self-learning formal neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexis Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dall'Acqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la réalisation et à l'enseignement de protocoles par simulation interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise : logiciel interactif de simulation, d'évaluation et d'enseignement de protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Supélec. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sels organiques à transfert de charges - Application à l'élaboration du diagramme de phases (T,P) de (TMTSF)2ReO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire de physique des solides d'Orsay. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mozayyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tertois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Leglaunec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul R. Baig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angosto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guestchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paturaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;pault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shaofeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Boukef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krawiec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oulhen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khayat Doukkali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champseix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Grattepain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Viclin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Layet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellefigue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Torrens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Hyafil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cochi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Djenderedjian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail A. Jan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselme-Moizan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Vega Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kersulec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Berranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dall'Acqua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guetschel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rigault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mozayyani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dreyfus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ardouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tertois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Leglaunec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul R. Baig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angosto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guestchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paturaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;pault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desousa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shaofeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vitay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Boukef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Krawiec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khayat Doukkali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Oulhen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champseix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Grattepain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Viclin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Layet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellefigue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Torrens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guilleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Hyafil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cochi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Edouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Djenderedjian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail A. Jan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselme-Moizan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poedras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Vega Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kersulec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Berranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dall'Acqua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guetschel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ansart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rigault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>