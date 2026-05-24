--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -396,563 +396,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effect of multiple pests on ecosystem services provided by fruit crops: Application to apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+                <w:t xml:space="preserve">Octave Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Juillion</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746035v1</w:t>
+                <w:t xml:space="preserve">hal-04769286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining field experiments under an agrivoltaic system and a kinetic fruit model to understand the impact of shading on apple carbohydrate metabolism and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-024-00965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of multiple pests on ecosystem services provided by fruit crops: Application to apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient shading in agrivoltaic greenhouses: its impact on growth, architecture, and dry matter accumulation and partition in tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Noé Savalle-Gloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vercambre</w:t>
+                <w:t xml:space="preserve">Rémi Blanchard-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (1), pp.138-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2024.2371593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769286v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient shading in agrivoltaic greenhouses: its impact on growth, architecture, and dry matter accumulation and partition in tomato plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Blanchard-Gros</w:t>
+                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Catala</w:t>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 (1), pp.138-151. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14620316.2024.2371593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661267v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated model simulates bigger, sweeter tomatoes under changing climate under reduced nitrogen and water input</w:t>
               </w:r>
@@ -964,64 +964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaozhong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1068,51 +1068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-economic performance of peach orchards under low pesticide use and organic production in a cropping system experimental network in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,103 +1336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shading apple trees with an agrivoltaic system: Impact on water relations, leaf morphophysiological characteristics and yield determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 306, pp.111434. </w:t>
@@ -1470,90 +1470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.931297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net primary production and carbon budget in peach orchards under conventional and low input management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (12), pp.3463-3474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3118,51 +3118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling grape growth in relation to whole-plant carbon and water fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Poni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
@@ -4150,709 +4150,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of QualiTree, a virtual fruit tree, to study the management of fruit quality under biotic and abiotic constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Nicolás</w:t>
+                <w:t xml:space="preserve">Nitrogen and water supplies affect peach tree–green peach aphid interactions: the key role played by vegetative growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.28⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602221v1</w:t>
+                <w:t xml:space="preserve">hal-01338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water supplies affect peach tree–green peach aphid interactions: the key role played by vegetative growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.367-375. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01338624v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (2), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445653v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Potential of QualiTree, a virtual fruit tree, to study the management of fruit quality under biotic and abiotic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mirás Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118 (2), pp.317-330. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1130, pp.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379652v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water scarcity conditions affect peach fruit size and polyphenol contents more severely than other fruit quality traits</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,278 +5380,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early spring N uptake of young peach trees (Prunus persica) is affected by past and current fertilizations and levels of C and N stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Thwe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.61 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpt109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630495v1</w:t>
+                <w:t xml:space="preserve">hal-01420441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early spring N uptake of young peach trees (Prunus persica) is affected by past and current fertilizations and levels of C and N stores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Thwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Phattaralerphong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.61 - 72. </w:t>
+              <w:t xml:space="preserve">Photosynthetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpt109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420441v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic shoot and root growth at different developmental stages of tomato ([i]Solanum lycopersicum[/i] Mill.) under acute ozone stress</w:t>
               </w:r>
@@ -5930,51 +5930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture en arboriculture fruitière et qualité des fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,398 +7532,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00306671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of elastic and plastic fruit growth of mango in response to various assimilate supplies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
+                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (2), pp.219-230</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (5), pp.583-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662635v1</w:t>
+                <w:t xml:space="preserve">hal-02661895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+                <w:t xml:space="preserve">The microplate reader: an efficient tool for the separate enzymatic analysis of sugars in plant tissues - validation of a micro-method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (10), pp.1893-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661895v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microplate reader: an efficient tool for the separate enzymatic analysis of sugars in plant tissues - validation of a micro-method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Bancel</w:t>
+                <w:t xml:space="preserve">An analysis of elastic and plastic fruit growth of mango in response to various assimilate supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.219-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665279v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replant diseases: bacterial community structure and diversity in peach rhizosphere as determined by metabolic and genetic fingerprinting</w:t>
               </w:r>
@@ -8293,51 +8293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural analysis and synthesis of the plum tree root system in an orchard using a quantitative modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,51 +8750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction on below-ground environment and resource acquisition, with special reference on trees. Simulation models should include plant structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,51 +8975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9913,64 +9913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual fruit model to simulate water deficit effects on water and solutes accumulation in the fruit and the consequences on fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,64 +10056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Horticultural Congress (IHC) - Horticulture for a World in Transition / International Symposium on Innovative Perennial Crops Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Horticulturae, Jun 2022, Angers, France. pp.173-185</w:t>
@@ -10155,64 +10155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual fruit model to simulate water deficit effects on water and solutes accumulation in the fruit and the consequences on fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10250,90 +10250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11010,103 +11010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling the functional-structural plant models MAppleT and QualiTree to simulate carbon allocation and growth variability within Apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 430 p., </w:t>
@@ -11157,77 +11157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted estimation of the genetic variability of tomato growth physiological parameters under contrasted water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11662,51 +11662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,51 +12119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12507,51 +12507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'irrigation déficitaire régulée et ses applications sur cultures pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEGEPOLYS Symposium 2013. Optimiser la consommation en eau : regard international sur des solutions d'avenir, SIVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Angers, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,51 +13626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13732,402 +13732,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of peach fruit during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bidault</w:t>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Quellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608075v1</w:t>
+                <w:t xml:space="preserve">hal-02737961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess water fluxes in tomato plant architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">MRIFood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737961v1</w:t>
+                <w:t xml:space="preserve">hal-02785661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess water fluxes in tomato plant architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of peach fruit during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRIFood</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785661v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
               </w:r>
@@ -14139,51 +14139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14277,51 +14277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14357,527 +14357,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739251v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608225v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
               </w:r>
@@ -14915,51 +14915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mazollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS 2013 II international synposium on Organic Greenhouse Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
@@ -15158,90 +15158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetative growth and development of tomato inside an agrivoltaic greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Savalle-Gloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blanchard-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t>
@@ -15737,64 +15737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique : risques et opportunités en régions tempérées</w:t>
@@ -15853,51 +15853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16026,51 +16026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant metabolic flux analysis: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 376 p., 2014, Methods in Molecular Biology, 978-1627036870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16999,51 +16999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F19E8E"/>
+    <w:nsid w:val="F85C1282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17230,51 +17230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-vercambre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6486-9547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145620034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126578" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109613" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5583" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.11.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12168" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LVL4GRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Becel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1020-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKR8P1QP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rq85-hg98" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2924" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MXQR8PC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885776v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vercambre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adamowicz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614858v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1300.8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787294v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drevet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hucbourg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789355v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753123v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savalle-Gloire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard-Gros" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.29" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848022v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839646v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-vercambre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6486-9547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145620034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126578" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109613" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5583" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.11.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12168" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LVL4GRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt109" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Becel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1020-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKR8P1QP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0509-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6MJJLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rq85-hg98" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2924" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MXQR8PC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022961513239" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A72483B8AEF78D1B907DD913A3D0CD179D7D2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000138" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685822v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697176v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885776v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vercambre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adamowicz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614858v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1300.8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787294v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drevet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hucbourg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789355v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753123v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savalle-Gloire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard-Gros" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.29" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840626v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brukler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851008v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842778v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820270v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821353v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arnaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Hallgren" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848022v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839646v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>