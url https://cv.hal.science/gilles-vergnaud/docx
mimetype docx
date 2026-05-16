--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -383,291 +383,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Anaplasma spp. in cattle from Kazakhstan</w:t>
+                <w:t xml:space="preserve">Genomic Diversity and Zoonotic Potential of Brucella neotomae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Kadyrova</w:t>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Ostrovskii</w:t>
+                <w:t xml:space="preserve">Michel S Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassym Mukanov</w:t>
+                <w:t xml:space="preserve">Roland T Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirkhan Kassen</w:t>
+                <w:t xml:space="preserve">Adrian M Whatmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Shevtsova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.894. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens13100894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3001.221783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271055v1</w:t>
+                <w:t xml:space="preserve">hal-05032743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Diversity and Zoonotic Potential of Brucella neotomae</w:t>
+                <w:t xml:space="preserve">Avirulence of a spontaneous Francisella tularensis subsp. mediasiatica prmA mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Vitalii Timofeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel S Zygmunt</w:t>
+                <w:t xml:space="preserve">Irina Bakhteeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland T Ashford</w:t>
+                <w:t xml:space="preserve">Galina Titareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian M Whatmore</w:t>
+                <w:t xml:space="preserve">Raisa Mironova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vera Evseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.155-158. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0305569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3001.221783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032743v1</w:t>
+                <w:t xml:space="preserve">hal-05271059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a real-time PCR assay for the detection of Francisella spp. and the identification of F. tularensis subsp. mediasiatica</w:t>
               </w:r>
@@ -781,161 +781,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avirulence of a spontaneous Francisella tularensis subsp. mediasiatica prmA mutant</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Anaplasma spp. in cattle from Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalii Timofeev</w:t>
+                <w:t xml:space="preserve">Madina Kadyrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Bakhteeva</w:t>
+                <w:t xml:space="preserve">Alexandr Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Titareva</w:t>
+                <w:t xml:space="preserve">Kassym Mukanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisa Mironova</w:t>
+                <w:t xml:space="preserve">Amirkhan Kassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Evseeva</w:t>
+                <w:t xml:space="preserve">Elena Shevtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0305569. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13100894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271059v1</w:t>
+                <w:t xml:space="preserve">hal-05271055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular typing of Pseudomonas aeruginosa Isolates collected in Abidjan Hospitals (Côte d’Ivoire) using the multiple-locus variable number of tandem repeats method</w:t>
               </w:r>
@@ -1317,338 +1317,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research on the Bacillus anthracis genetic diversity in Siberia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Bakhteeva</w:t>
+                <w:t xml:space="preserve">Brucella abortus in Kazakhstan, population structure and comparison with worldwide genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kseniya Khlopova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Galina Titareva</w:t>
+                <w:t xml:space="preserve">Kalysh Berdimuratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr V. Shustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12101257⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271050v1</w:t>
+                <w:t xml:space="preserve">hal-04076299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella abortus in Kazakhstan, population structure and comparison with worldwide genetic diversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Shevtsova</w:t>
+                <w:t xml:space="preserve">New research on the Bacillus anthracis genetic diversity in Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Timofeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bakhteeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr V. Shustov</w:t>
+                <w:t xml:space="preserve">Kseniya Khlopova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisa Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Titareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1106994. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1106994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076299v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Finding of Francisella tularensis subsp. mediasiatica in Krasnoyarsk Territory, Siberia, and an Update of the Subspecies Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Timofeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bakhteeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mokrievich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,1242 +1853,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequence of a Brucella pinnipedialis Sequence Type 54 Strain Isolated from a Hooded Seal ( Cystophora cristata ) from the North Atlantic Ocean, Norway</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic diversity of Francisella tularensis subsp. holarctica in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Kairzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Kalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00271-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222575v1</w:t>
+                <w:t xml:space="preserve">hal-03690908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoxBase: an online platform for epidemiological surveillance, visualization, analysis, and typing of Coxiella burnetii genomic Sequences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Whole-Genome Sequence of a Brucella pinnipedialis Sequence Type 54 Strain Isolated from a Hooded Seal ( Cystophora cristata ) from the North Atlantic Ocean, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel S Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00403-21⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (18), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00271-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690892v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Francisella tularensis subsp. holarctica in Kazakhstan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoxBase: an online platform for epidemiological surveillance, visualization, analysis, and typing of Coxiella burnetii genomic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinyemi Fasemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Shevtsov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Shevtsov</w:t>
+                <w:t xml:space="preserve">Andrea Helbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Shustov</w:t>
+                <w:t xml:space="preserve">Mathias Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruslan Kalendar</w:t>
+                <w:t xml:space="preserve">Thomas Dandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009419. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.e00403-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00403-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690908v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Strain Francisella tularensis subsp. mediasiatica 240, Isolated in Kazakhstan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequences of Three Pasteurella multocida Strains Isolated from Domestic Animals in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylulan Amirgazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kasym Mukanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marat Kuibagarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Larissa Lukhnova</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Karibaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (35), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00766-20⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00487-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271033v1</w:t>
+                <w:t xml:space="preserve">hal-05271037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Three Pasteurella multocida Strains Isolated from Domestic Animals in Kazakhstan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPRCasdb a successor of CRISPRdb containing CRISPR arrays and cas genes from complete genome sequences, and tools to download and query lists of repeats and spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talgat Karibaev</w:t>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00487-20⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (D1), pp.D535-D544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271037v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasdb a successor of CRISPRdb containing CRISPR arrays and cas genes from complete genome sequences, and tools to download and query lists of repeats and spacers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Strain Francisella tularensis subsp. mediasiatica 240, Isolated in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Kuibagarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Kairzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylulan Amirgazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couvin</w:t>
+                <w:t xml:space="preserve">Larissa Lukhnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (D1), pp.D535-D544. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00766-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990278v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective Analysis of the Relationship between Two Anthrax Outbreaks in Kazakhstan Based on Genomic Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Moraxella bovoculi Strain KZ-1, Isolated from Cattle in North Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Kuibagarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylulan Amirgazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uinkul Izbanova</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anara Ryskeldina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (50), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01126-20⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00670-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271024v1</w:t>
+                <w:t xml:space="preserve">hal-05271040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basis for Natural Multiresistance to Phage in Pseudomonas aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Retrospective Analysis of the Relationship between Two Anthrax Outbreaks in Kazakhstan Based on Genomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylulan Amirgazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lukhnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uinkul Izbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060339⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (50), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01126-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271041v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Moraxella bovoculi Strain KZ-1, Isolated from Cattle in North Kazakhstan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Basis for Natural Multiresistance to Phage in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anara Ryskeldina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (30), </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00670-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271040v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sixteen Achromobacter xylosoxidans phages from Abidjan, Côte d'Ivoire, isolated on a single clinical strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,64 +3152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omp2b Porin Alteration in the Course of Evolution of Brucella spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus anthracis Evolution: Taking Advantage of the Topology of the Phylogenetic Tree and Human History to Propose Dating Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erciyes Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3347,51 +3347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Arguments for the Existence of Latent Infections ofBacillus anthracis, and Research Needed to Understand Their Role in the Outbreaks of Anthrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S. Gainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin E. Hugh-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,2401 +3436,2401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of $Brucella$ species from Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayesha Hassim</w:t>
+                <w:t xml:space="preserve">Genetic diversity of $Brucella\ melitensis$ in Kazakhstan in relation to world-wide diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Shustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalysh Berdimuratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007311⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164043v1</w:t>
+                <w:t xml:space="preserve">hal-02281189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from $Bacillus\ anthracis$ strains isolated from permafrost in the tundra zone of Russia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0209140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209140⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164042v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of $Pseudomonas\ aeruginosa$ strain PcyII-10 variants resisting infection by N4-like phage Ab09 in search for genes involved in phage adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">And Then There Were Three: Discovering the Role of CRISPRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215456⟩</w:t>
+              <w:t xml:space="preserve">The Crispr Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.359--361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/crispr.2019.29073.gve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173138v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And Then There Were Three: Discovering the Role of CRISPRs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization of $Brucella$ species from Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maphuti Betty Ledwaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Gomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kgaugelo Edward Lekota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Hassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crispr Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/crispr.2019.29073.gve⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.e0007311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431231v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights from $Bacillus\ anthracis$ strains isolated from permafrost in the tundra zone of Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adèle Kakou-N'Douba</w:t>
+                <w:t xml:space="preserve">Vitalii Timofeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bahtejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisa Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Titareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0209140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01358-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170278v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of $Brucella\ melitensis$ in Kazakhstan in relation to world-wide diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequences of Five Acinetobacter baumannii Phages from Abidjan, Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kalysh Berdimuratova</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kakou-N'Douba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1897. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01358-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281189v1</w:t>
+                <w:t xml:space="preserve">hal-02170278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition behavior revealed by high-resolution description of $Pseudomonas\ Aeruginosa$ saltovirus integration sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Haican Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bourkaltseva</w:t>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Krylov</w:t>
+                <w:t xml:space="preserve">Zhiguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10050245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.92--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184815v1</w:t>
+                <w:t xml:space="preserve">hal-02180796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Bernheim</w:t>
+                <w:t xml:space="preserve">Transposition behavior revealed by high-resolution description of $Pseudomonas\ Aeruginosa$ saltovirus integration sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Michalik</w:t>
+                <w:t xml:space="preserve">Maria Bourkaltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Krylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10050245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic Expansion Within the Population Structure of Classical Brucella Species Revealed by MLVA16 Typing of 1404 Brucella Isolates From Different Animal and Geographic Origins, 1974-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haican Liu</w:t>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguang Liu</w:t>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinghua Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.92--97. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180796v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franthracis ou la génomique fondamentale contre l’anthrax</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A carrier state is established in Pseudomonas aeruginosa by phage LeviOr01, a newly isolated ssRNA levivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (8), pp.2181 - 2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271020v1</w:t>
+                <w:t xml:space="preserve">hal-01879191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Preferred Region for Packaging of Bacterial DNA by phiC725A, a Novel Pseudomonas aeruginosa F116-Like Bacteriophage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brucella spp. of amphibians comprise genomically diverse motile strains competent for replication in macrophages and survival in mammalian hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Occhialini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pilar Jiménez de Bagüés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Andre Hammerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169684⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879155v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella spp. of amphibians comprise genomically diverse motile strains competent for replication in macrophages and survival in mammalian hosts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María Pilar Jiménez de Bagüés</w:t>
+                <w:t xml:space="preserve">Russian isolates enlarge the known geographic diversity of Francisella tularensis subsp. mediasiatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Timofeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bakhteeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Titareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Andre Hammerl</w:t>
+                <w:t xml:space="preserve">Pavel Kopylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, 17 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0183714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605016v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russian isolates enlarge the known geographic diversity of Francisella tularensis subsp. mediasiatica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franthracis ou la génomique fondamentale contre l’anthrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Kopylov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (384), pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879194v1</w:t>
+                <w:t xml:space="preserve">hal-05271020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Large Preferred Region for Packaging of Bacterial DNA by phiC725A, a Novel Pseudomonas aeruginosa F116-Like Bacteriophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0180603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180603⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879193v1</w:t>
+                <w:t xml:space="preserve">hal-01879155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carrier state is established in Pseudomonas aeruginosa by phage LeviOr01, a newly isolated ssRNA levivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Correction: Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (8), pp.2181 - 2189. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0180603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879191v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella vulpis sp. nov., a novel Brucella species isolated from mandibular lymph nodes of red foxes (Vulpes vulpes) in Austria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
+                <w:t xml:space="preserve">Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000998⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.0146216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346188v1</w:t>
+                <w:t xml:space="preserve">hal-01278435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of French and Worldwide Bacillus anthracis Strains Favors a Recent, Post-Columbian Origin of the Predominant North-American Clade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nora Madani</w:t>
+                <w:t xml:space="preserve">Brucella vulpis sp. nov., a novel Brucella species isolated from mandibular lymph nodes of red foxes (Vulpes vulpes) in Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger C. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Revilla-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens A. Hammerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.0146216. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.2090-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278435v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequences of Pseudomonas aeruginosa Phages vB_PaeP_PcyII-10_P3P1 and vB_PaeM_PcyII-10_PII10A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libera Latino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (6), pp.e00916-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5864,103 +5864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudolysogeny and sequential mutations build multiresistance to virulent bacteriophages in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libera Latino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5988,1698 +5988,1698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Loukou</w:t>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Macnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.233-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188392v1</w:t>
+                <w:t xml:space="preserve">hal-01188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell T M Poulter</w:t>
+                <w:t xml:space="preserve">Christine Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.398-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214203v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a CRISPR database for Yersinia pseudotuberculosis complex and role of CRISPR-based immunity in conjugation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+                <w:t xml:space="preserve">Investigation of a Large Collection of Pseudomonas aeruginosa Bacteriophages Collected from a Single Environmental Source in Abidjan, Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12816⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152593v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Multiple-Locus Variable-Number Tandem-Repeat Typing Scheme for Genetic Fingerprinting of Burkholderia cenocepacia and Application to Nationwide Epidemiological Analysis</w:t>
+                <w:t xml:space="preserve">Development of a Multiple Loci Variable Number of Tandem Repeats Analysis (MLVA) to Unravel the Intra-Pathovar Structure of Pseudomonas syringae pv. actinidiae Populations Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Segonds</w:t>
+                <w:t xml:space="preserve">Serena Ciarroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+                <w:t xml:space="preserve">Lorenzo Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barthe</w:t>
+                <w:t xml:space="preserve">Maria C Taratufolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Margi I Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
+                <w:t xml:space="preserve">Russell T M Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (2), pp.398-409. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02473-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110749v1</w:t>
+                <w:t xml:space="preserve">hal-01214203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Mycoplasma pneumoniae: Genotyping Using Single Nucleotide Polymorphisms and SNaPshot Technology.</w:t>
+                <w:t xml:space="preserve">Generation of a CRISPR database for Yersinia pseudotuberculosis complex and role of CRISPR-based immunity in conjugation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Touati</w:t>
+                <w:t xml:space="preserve">Katja A Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Blouin</w:t>
+                <w:t xml:space="preserve">Laura Mattinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">Laura Kalin-Mänttäri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Renaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Oishi</w:t>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.12816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01156-15⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214201v1</w:t>
+                <w:t xml:space="preserve">hal-01152593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multiple locus variable number of tandem repeat (VNTR) analysis (MLVA) method for Propionibacterium acnes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Epidemiology of Mycoplasma pneumoniae: Genotyping Using Single Nucleotide Polymorphisms and SNaPshot Technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soler</w:t>
+                <w:t xml:space="preserve">A Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+                <w:t xml:space="preserve">Y Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">P Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Macnab</w:t>
+                <w:t xml:space="preserve">H Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Oishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.3182-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01156-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188389v1</w:t>
+                <w:t xml:space="preserve">hal-01214201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of French Bacillus anthracis Strains Based on 31-Loci Multi Locus VNTR Analysis: Epidemiology, Marker Evaluation, and Update of the Internet Genotype Database.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brucella papii sp. nov. isolated from baboons (Papio spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tourterel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+                <w:t xml:space="preserve">Adrian M. Whatmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neira Dekhil</w:t>
+                <w:t xml:space="preserve">Nicholas Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel S Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.4120-4128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.065482-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005454v1</w:t>
+                <w:t xml:space="preserve">hal-01128089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger C Scholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François M Thibault</w:t>
+                <w:t xml:space="preserve">Céline Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009200v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor &amp;quot;Mycobacterium canettii&amp;quot; clone responsible for lymph node tuberculosis epidemic, Djibouti.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Blouin</w:t>
+                <w:t xml:space="preserve">Genotyping of French Bacillus anthracis Strains Based on 31-Loci Multi Locus VNTR Analysis: Epidemiology, Marker Evaluation, and Update of the Internet Genotype Database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tourterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Cazajous</w:t>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dehan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">Neira Dekhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (1), pp.21-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e95131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948497v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Yersinia pseudotuberculosis ST42 (O:1) Strain Misidentified as Yersinia pestis by Mass Spectrometry Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger C Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00435-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982779v1</w:t>
+                <w:t xml:space="preserve">hal-01009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus from 152 cases of bovine, ovine and caprine mastitis investigated by Multiple-locus variable number of tandem repeat analysis (MLVA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput sequencing of Bacillus anthracis in France: investigating genome diversity and population structure using whole-genome SNP discovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0097-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123402v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella papii sp. nov. isolated from baboons (Papio spp.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus aureus from 152 cases of bovine, ovine and caprine mastitis investigated by Multiple-locus variable number of tandem repeat analysis (MLVA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea T Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian M. Whatmore</w:t>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Davison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel S Zygmunt</w:t>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.4120-4128. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.065482-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0097-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128089v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Susceptibility of Pseudomonas aeruginosa Strains from Cystic Fibrosis Patients to Bacteriophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsher Cablanmian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,51 +7756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of Brucella species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. C. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.149-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7847,90 +7847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Five Yersinia pseudotuberculosis ST19 Isolates and One Isolate Variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera V Evseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim V Afanas'Ev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (2), pii e00122-130. </w:t>
@@ -7962,1582 +7962,1594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis Lineages in Mongolia.</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Two Yersinia pseudotuberculosis ST43 (O:1b) Strains, B-7194 and B-7195</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia M Riehm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Y. Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kiefer</w:t>
+                <w:t xml:space="preserve">M. E. Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tserennorov Damdindorj</w:t>
+                <w:t xml:space="preserve">C. Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otgonbaatar Dashdavaa</w:t>
+                <w:t xml:space="preserve">V. V. Evseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Afanas'Ev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030624⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (4), pp.e00510-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00510-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676854v1</w:t>
+                <w:t xml:space="preserve">hal-01160731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multilocus variable-number tandem repeat analysis (MLVA) in eight European countries, 2012.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B A Lindstedt</w:t>
+                <w:t xml:space="preserve">Diversity of Acinetobacter baumannii in Four French Military Hospitals, as Assessed by Multiple Locus Variable Number of Tandem Repeats Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Torpdahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">Patrick Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Le Hello</w:t>
+                <w:t xml:space="preserve">Audrey Mérens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F X Weill</w:t>
+                <w:t xml:space="preserve">Patrick Gérome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (4), pp.20385. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/ese.18.04.20385-en⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01111429v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the Identification in the Horn of Africa of an Exceptionally Deep Branching Mycobacterium tuberculosis Clade.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of multilocus variable-number tandem repeat analysis (MLVA) in eight European countries, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rithy Vong</w:t>
+                <w:t xml:space="preserve">B A Lindstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Torpdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F X Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052841⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4), pp.20385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/ese.18.04.20385-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772379v1</w:t>
+                <w:t xml:space="preserve">pasteur-01111429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Multiple Locus Variable Number of Tandem Repeat Analysis (MLVA) of Staphylococcus aureus from Human, Animal and Food Sources.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea T Fessler</w:t>
+                <w:t xml:space="preserve">Significance of the Identification in the Horn of Africa of an Exceptionally Deep Branching Mycobacterium tuberculosis Clade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e33967. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00695986v1</w:t>
+                <w:t xml:space="preserve">hal-00772379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLVA16 Typing of Portuguese Human and Animal Brucella melitensis and Brucella abortus Isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lídia Flor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e42514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0042514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Identification of International Multidrug-Resistant Pseudomonas aeruginosa Clones by Multiple-Locus Variable Number of Tandem Repeats Analysis and Investigation of Their Susceptibility to Lytic Bacteriophages.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Essoh</w:t>
+                <w:t xml:space="preserve">High Throughput Multiple Locus Variable Number of Tandem Repeat Analysis (MLVA) of Staphylococcus aureus from Human, Animal and Food Sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Libisch</w:t>
+                <w:t xml:space="preserve">Stefan Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Straut</w:t>
+                <w:t xml:space="preserve">Anne Brisabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea T Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (12), pp.6175-80. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e33967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01233-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752317v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new highly discriminatory multiplex capillary-based MLVA assay as a tool for the epidemiological survey of Pseudomonas aeruginosa in cystic fibrosis patients.</w:t>
+                <w:t xml:space="preserve">Yersinia pestis Lineages in Mongolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sobral</w:t>
+                <w:t xml:space="preserve">Julia M Riehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mariani-Kurkdjian</w:t>
+                <w:t xml:space="preserve">Daniel Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bingen</w:t>
+                <w:t xml:space="preserve">Tserennorov Damdindorj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vu-Thien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Hormigos</w:t>
+                <w:t xml:space="preserve">Otgonbaatar Dashdavaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-012-1562-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e30624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734023v1</w:t>
+                <w:t xml:space="preserve">hal-00676854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecies Biodiversity of the Genetically Homologous Species Brucella microti.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+                <w:t xml:space="preserve">Rapid Identification of International Multidrug-Resistant Pseudomonas aeruginosa Clones by Multiple-Locus Variable Number of Tandem Repeats Analysis and Investigation of Their Susceptibility to Lytic Bacteriophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Larché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Essoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Hofer</w:t>
+                <w:t xml:space="preserve">Balázs Libisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Tomaso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+                <w:t xml:space="preserve">Monica Straut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (5), pp.1534-43. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (12), pp.6175-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.06351-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01233-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676848v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Two Yersinia pseudotuberculosis ST43 (O:1b) Strains, B-7194 and B-7195</w:t>
+                <w:t xml:space="preserve">A new highly discriminatory multiplex capillary-based MLVA assay as a tool for the epidemiological survey of Pseudomonas aeruginosa in cystic fibrosis patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blouin</w:t>
+                <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Platonov</w:t>
+                <w:t xml:space="preserve">P. Mariani-Kurkdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pourcel</w:t>
+                <w:t xml:space="preserve">E. Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Evseeva</w:t>
+                <w:t xml:space="preserve">H. Vu-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Afanas'Ev</w:t>
+                <w:t xml:space="preserve">K. Hormigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (4), pp.e00510-13. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (9), pp.2247-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00510-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-012-1562-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160731v1</w:t>
+                <w:t xml:space="preserve">hal-00734023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Acinetobacter baumannii in Four French Military Hospitals, as Assessed by Multiple Locus Variable Number of Tandem Repeats Analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jault</w:t>
+                <w:t xml:space="preserve">Intraspecies Biodiversity of the Genetically Homologous Species Brucella microti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mérens</w:t>
+                <w:t xml:space="preserve">Erwin Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gérome</w:t>
+                <w:t xml:space="preserve">Herbert Tomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44597. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (5), pp.1534-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06351-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734019v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Variable-Number Tandem-Repeat (VNTR) Sequences in Acinetobacter baumannii and Interlaboratory Validation of an Optimized Multiple-Locus VNTR Analysis Typing Scheme.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Performances of the assay MTBDRplus(®) in the surveillance of rifampicin resistance in Mycobacterium tuberculosis.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Minandri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
+                <w:t xml:space="preserve">Y. Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Imperi</w:t>
+                <w:t xml:space="preserve">R. Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (2), pp.539-48. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.94-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02003-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574235v1</w:t>
+                <w:t xml:space="preserve">hal-00584019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Genetic Diversity of Bacillus anthracis in France by Using High-Resolution Melting Assays and Multilocus Variable-Number Tandem-Repeat Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9552,51 +9564,51 @@
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (12), pp.4286-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.05439-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -9627,51 +9639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Anniballi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9761,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. B. Cadmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. H. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hauk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9862,709 +9874,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput typing method to identify a non-outbreak-involved Legionella pneumophila strain colonizing the entire water supply system in the town of Rennes, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sobral</w:t>
+                <w:t xml:space="preserve">Identification of Variable-Number Tandem-Repeat (VNTR) Sequences in Acinetobacter baumannii and Interlaboratory Validation of an Optimized Multiple-Locus VNTR Analysis Typing Scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+                <w:t xml:space="preserve">Fabrizia Minandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gérard</w:t>
+                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jarraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lebeau</w:t>
+                <w:t xml:space="preserve">Francesco Imperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.05556-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), pp.539-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02003-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656901v1</w:t>
+                <w:t xml:space="preserve">hal-00574235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the population structure of Legionella pneumophila by analysis of tandem repeat copy number and internal sequence variation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput typing method to identify a non-outbreak-involved Legionella pneumophila strain colonizing the entire water supply system in the town of Rennes, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Visca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
+                <w:t xml:space="preserve">Anne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ramisse</w:t>
+                <w:t xml:space="preserve">S. Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeniy Gelfand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Benson</w:t>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.047258-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (19), pp.6899-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.05556-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633000v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis genotyping of human Brucella isolates from Turkey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the population structure of Legionella pneumophila by analysis of tandem repeat copy number and internal sequence variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Visca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selçuk Kiliç</w:t>
+                <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan N Ivanov</w:t>
+                <w:t xml:space="preserve">Yevgeniy Gelfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riza Durmaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ergin Ayaslioglu</w:t>
+                <w:t xml:space="preserve">Gary Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02538-10⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (Pt 9), pp.2582-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.047258-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632994v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis genotyping of human Brucella isolates from Turkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selçuk Kiliç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan N Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanglin Wan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+                <w:t xml:space="preserve">Riza Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Mehmet Refik Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergin Ayaslioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3276-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02538-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657918v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Performances of the assay MTBDRplus(®) in the surveillance of rifampicin resistance in Mycobacterium tuberculosis.]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vong</w:t>
+                <w:t xml:space="preserve">Kanglin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584019v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal survey of Staphylococcus aureus in cystic fibrosis patients using a multiple-locus variable-number of tandem-repeats analysis method.</w:t>
               </w:r>
@@ -10684,77 +10684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characteristics of &amp;quot;Mycobacterium canettii&amp;quot; the smooth Mycobacterium tuberculosis bacilli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10830,51 +10830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucella inopinata sp. nov., isolated from a breast implant infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger C Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Nöckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10882,51 +10882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Göllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (Pt 4), pp.801-8. </w:t>
@@ -10958,295 +10958,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Brucella microti from mandibular lymph nodes of red foxes, Vulpes vulpes, in lower Austria.</w:t>
+                <w:t xml:space="preserve">Clustered Regularly Interspaced Short Palindromic Repeats (CRISPRs) for the Genotyping of Bacterial Pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Christian Scholz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0036⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 551, pp.105-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532594v1</w:t>
+                <w:t xml:space="preserve">hal-00397745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustered Regularly Interspaced Short Palindromic Repeats (CRISPRs) for the Genotyping of Bacterial Pathogens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of Brucella microti from mandibular lymph nodes of red foxes, Vulpes vulpes, in lower Austria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Christian Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Le Fleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Whatmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 551, pp.105-16. </w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.153-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-60327-999-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397745v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved MLVA assay for Staphylococcus aureus providing a highly informative genotyping technique together with strong phylogenetic value.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hormigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,385 +11330,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two commercial assays for the characterization of rpoB mutations in Mycobacterium tuberculosis and description of new mutations conferring weak resistance to rifampicin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A rapid allele variant discrimination method for Yersinia pestis strains based on high-resolution melting curve analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ciammaruconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Faggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pittiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkp204⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397748v1</w:t>
+                <w:t xml:space="preserve">hal-00527486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid allele variant discrimination method for Yersinia pestis strains based on high-resolution melting curve analysis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two commercial assays for the characterization of rpoB mutations in Mycobacterium tuberculosis and description of new mutations conferring weak resistance to rifampicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkp204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.04.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00527486v1</w:t>
+                <w:t xml:space="preserve">hal-00397748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLVA-16 typing of 295 marine mammal Brucella isolates from different animal and geographic origins identifies 7 major groups within Brucella ceti and Brucella pinnipedialis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Tryland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.145. </w:t>
@@ -11880,64 +11880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple locus variable number of tandem repeats analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 551, pp.141-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12111,1641 +12111,1641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Multilocus Variable-Number Tandem-Repeat Analysis Scheme for Typing Human Brucella Isolates in a Region of Brucellosis Endemicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of Brucella microti from soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger C Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Kattar</w:t>
+                <w:t xml:space="preserve">Zdenek Hubalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Jaafar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. M. Matar</w:t>
+                <w:t xml:space="preserve">Jirina Nesvadbova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Tomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (8), pp.1316-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160734v1</w:t>
+                <w:t xml:space="preserve">hal-00356292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and validation of a multilocus variable-number tandem-repeat analysis panel for typing Shigella spp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+                <w:t xml:space="preserve">Evaluation of a Multilocus Variable-Number Tandem-Repeat Analysis Scheme for Typing Human Brucella Isolates in a Region of Brucellosis Endemicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Kattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Araj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ramisse</w:t>
+                <w:t xml:space="preserve">G. M. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (3), pp.1026-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02027-07⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 46 (12), pp.3935-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00464-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264071v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution typing of Chlamydophila psittaci by multilocus VNTR analysis (MLVA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection and validation of a multilocus variable-number tandem-repeat analysis panel for typing Shigella spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laroucau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erhard Kaleta</w:t>
+                <w:t xml:space="preserve">Valérie Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.1026-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02027-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00241850v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fieldable genotyping of Bacillus anthracis and Yersinia pestis based on 25-loci Multi Locus VNTR Analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Pittiglio</w:t>
+                <w:t xml:space="preserve">High resolution typing of Chlamydophila psittaci by multilocus VNTR analysis (MLVA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinndle Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Kaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.21. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.171-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264077v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into microevolution of Yersinia pestis by clustered regularly interspaced short palindromic repeats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanfeng Yan</w:t>
+                <w:t xml:space="preserve">Fieldable genotyping of Bacillus anthracis and Yersinia pestis based on 25-loci Multi Locus VNTR Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ciammaruconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Faggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pittiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2652. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297130v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella microti sp. nov., isolated from the common vole Microtus arvalis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger C Scholz</w:t>
+                <w:t xml:space="preserve">Insight into microevolution of Yersinia pestis by clustered regularly interspaced short palindromic repeats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail E Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Hubalek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herbert Tomaso</w:t>
+                <w:t xml:space="preserve">Yanfeng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65356-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00220401v1</w:t>
+                <w:t xml:space="preserve">hal-00297130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRcompar: a website to compare clustered regularly interspaced short palindromic repeats.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Brucella microti sp. nov., isolated from the common vole Microtus arvalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger C Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hubalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Sedlácek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Tomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (Web Server issue), pp.W145-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (Pt 2), pp.375-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65356-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297231v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00220401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Brucella microti from soil.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CRISPRcompar: a website to compare clustered regularly interspaced short palindromic repeats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (Web Server issue), pp.W145-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356292v1</w:t>
+                <w:t xml:space="preserve">hal-00297231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis for longitudinal survey of sources of Pseudomonas aeruginosa infection in cystic fibrosis patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (10), pp.3175-83. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00702-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192548v1</w:t>
+                <w:t xml:space="preserve">hal-00194456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRISPRdb database and tools to display CRISPRs and to generate dictionaries of spacers and repeats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-172⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194456v1</w:t>
+                <w:t xml:space="preserve">hal-00195167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line resources for bacterial micro-evolution studies using MLVA or CRISPR typing.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Brucella MLVA typing for human brucellosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Nöckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.137-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2006.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.07.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00195167v1</w:t>
+                <w:t xml:space="preserve">hal-00195323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Brucella MLVA typing for human brucellosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Grayon</w:t>
+                <w:t xml:space="preserve">Multiple-locus variable-number tandem-repeat analysis for longitudinal survey of sources of Pseudomonas aeruginosa infection in cystic fibrosis patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Vu-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hormigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (10), pp.3175-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00702-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2006.12.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00195323v1</w:t>
+                <w:t xml:space="preserve">hal-00192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the three Yersinia pestis CRISPR loci provides new tools for phylogenetic studies and possibly for the investigation of ancient DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13813,51 +13813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic stability of Brucella melitensis Rev 1 vaccine strain by multiple-locus variable-number tandem repeat analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David García-Yoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara M Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13959,51 +13959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Multiple-Locus Variable-Number Tandem-Repeat Analysis with Other PCR-Based Methods for Typing Brucella suis Isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David García-Yoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14080,103 +14080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of variable-number tandem-repeat (VNTR) sequences in Legionella pneumophila and development of an optimized multiple-locus VNTR analysis typing scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharak Afshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Arezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (4), pp.1190-9. </w:t>
@@ -14214,77 +14214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRFinder: a web tool to identify clustered regularly interspaced short palindromic repeats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (Web Server issue), pp.W52-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14312,1567 +14312,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouchon</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Coxiella burnetii isolates by infrequent restriction site-PCR and MLVA typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Bejaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Frangoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.ArtNo9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 6 (38), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667971v1</w:t>
+                <w:t xml:space="preserve">hal-02666669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of Bacillus anthracis strains based on automated capillary 25-loci multiple locus variable-number tandem repeats analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of Coxiella burnetii isolates by infrequent restriction site-PCR and MLVA typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciammaruconi</w:t>
+                <w:t xml:space="preserve">N. Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vaissaire</w:t>
+                <w:t xml:space="preserve">A. Bejaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frangoulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.33</w:t>
+              <w:t xml:space="preserve">, 2006, 6, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080023v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Coxiella burnetii isolates by infrequent restriction site-PCR and MLVA typing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. C Bodier</w:t>
+                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Fleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Grayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Al Dahouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 6, pp.ArtNo9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-6-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080021v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Flèche</w:t>
+                <w:t xml:space="preserve">Genotyping of Bacillus anthracis strains based on automated capillary 25-loci multiple locus variable-number tandem repeats analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jacques</w:t>
+                <w:t xml:space="preserve">G. Faggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grayon</w:t>
+                <w:t xml:space="preserve">S. Valjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Al Dahouk</w:t>
+                <w:t xml:space="preserve">A. Ciammaruconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouchon</w:t>
+                <w:t xml:space="preserve">J. Vaissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.9</w:t>
+              <w:t xml:space="preserve">, 2006, 6, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080049v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Coxiella burnetii isolates by infrequent restriction site-PCR and MLVA typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for a Brucella MLVA typing assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hauck</w:t>
+                <w:t xml:space="preserve">I. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatef Bejaoui</w:t>
+                <w:t xml:space="preserve">M. Grayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Frangoulidis</w:t>
+                <w:t xml:space="preserve">S. Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bodier</w:t>
+                <w:t xml:space="preserve">P. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (38), pp.1-14</w:t>
+              <w:t xml:space="preserve">, 2006, 6, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666669v1</w:t>
+                <w:t xml:space="preserve">hal-00080049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for streptococcus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of minisatellie polymorphisms in the Bacillus cereus complex: a simple assay for large-scale screening and identification of strains most closely related to Bacillus anthracis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valjevac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L Koeck</w:t>
+                <w:t xml:space="preserve">V. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. M Njanpop-Lafourcade</w:t>
+                <w:t xml:space="preserve">O. Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cade</w:t>
+                <w:t xml:space="preserve">F. Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Varon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Sangare</w:t>
+                <w:t xml:space="preserve">E. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.66</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.6613-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080043v1</w:t>
+                <w:t xml:space="preserve">hal-00079606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR elements in Yersinia pestis acquire new repeats by preferential uptake of bacteriophage DNA, and provide additional tools for evolutionary studies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yersinia pestis genotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (8), 1317-8; author reply 1318-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158317v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minisatellite polymorphism as a tool to distinguish closely related Lactococcus lactis strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and selection of tandem repeat loci for streptococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Koeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M Njanpop-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quénée</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158315v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis genotyping.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CRISPR elements in Yersinia pestis acquire new repeats by preferential uptake of bacteriophage DNA, and provide additional tools for evolutionary studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Salvignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (Pt 3), pp.653-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27437-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158314v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of a short-term antibiotic therapy for human brucellosis using ciprofloxacin. A study on in vitro susceptibility of Brucella strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minisatellite polymorphism as a tool to distinguish closely related Lactococcus lactis strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Al Dahouk</w:t>
+                <w:t xml:space="preserve">Elodie Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M Hagen</w:t>
+                <w:t xml:space="preserve">Woojin Scott Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nockler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 248 (1), pp.101-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079714v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nose-only apparatus for airborne delivery of Mycobacterium tuberculosis to mice: calibration of biological parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Louveau</w:t>
+                <w:t xml:space="preserve">Damien Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Descroix</w:t>
+                <w:t xml:space="preserve">Laurence Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garnier</w:t>
+                <w:t xml:space="preserve">Iroudayanadin Delamanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (3), pp.457-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.11.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of minisatellie polymorphisms in the Bacillus cereus complex: a simple assay for large-scale screening and identification of strains most closely related to Bacillus anthracis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Valjevac</w:t>
+                <w:t xml:space="preserve">Failure of a short-term antibiotic therapy for human brucellosis using ciprofloxacin. A study on in vitro susceptibility of Brucella strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Dahouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hilaire</w:t>
+                <w:t xml:space="preserve">R. M Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lisanti</w:t>
+                <w:t xml:space="preserve">K. Nockler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ramisse</w:t>
+                <w:t xml:space="preserve">H. Tomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fernandez</w:t>
+                <w:t xml:space="preserve">M. Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.6613-23</w:t>
+              <w:t xml:space="preserve">Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51, pp.352-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079606v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem repeats analysis for the high resolution phylogenetic analysis of Yersinia pestis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore André-Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Neubauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15906,77 +15906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity revealed by variable-number tandem repeat genotyping and analysis of hsp65 gene polymorphism in a large collection of &amp;quot;Mycobacterium canettii&amp;quot; strains indicates that the M. tuberculosis complex is a recently emerged clone of &amp;quot;M. canettii&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16053,51 +16053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of polymorphic tandem repeats by direct comparison of genome sequence from different bacterial strains: a web-based resource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16144,64 +16144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting human minisatellite polymorphism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Benson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (5), pp.856-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16278,51 +16278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (Pt 3), pp.739-46. </w:t>
@@ -16360,90 +16360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a tandem repeat polymorphism in Legionella pneumophila and its use for genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelena Vidgop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ramisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Tram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16490,103 +16490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution, on-line identification of strains from the Mycobacterium tuberculosis complex based on tandem repeat typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Koeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16633,51 +16633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental polymorphisms in the proterminal regions of a subset of human chromosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hera Der-Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17018,51 +17018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem repeats database for bacterial genomes: application to the genotyping of Yersinia pestis and Bacillus anthracis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17165,51 +17165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SH2D2A gene encoding the T-cell-specific adapter protein (TSAd) is localized centromeric to the CD1 gene cluster on human Chromosome 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Z Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17398,51 +17398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minisatellites: mutability and genome architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17532,51 +17532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (3), pp.367-71. </w:t>
@@ -17812,51 +17812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Avet-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (7), pp.647-53</w:t>
@@ -17937,51 +17937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 51 (2), pp.165-76. </w:t>
@@ -18045,51 +18045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Høyheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P D Thomsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18127,51 +18127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Structure and evolution of human sub-telomeric regions].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 193 (1), pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18507,51 +18507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N G Krouchinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Ostapenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 381 (2), pp.267-78. </w:t>
@@ -18595,5327 +18595,5314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic linkage map of the rat derived from recombinant inbred strains.</w:t>
+                <w:t xml:space="preserve">Stability of microsatellites and minisatellites in Bloom syndrome, a human syndrome of genetic instability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pravenec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Gauguier</w:t>
+                <w:t xml:space="preserve">F Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Buard</w:t>
+                <w:t xml:space="preserve">F Praz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kren</w:t>
+                <w:t xml:space="preserve">C Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stoppa-Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003359900031⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 362 (3), pp.227-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-8777(95)00047-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160656v1</w:t>
+                <w:t xml:space="preserve">hal-01160655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic loss of the short arm of chromosome 4 in neuroblastoma suggests a novel tumour suppressor gene locus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genetic linkage map of the rat derived from recombinant inbred strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Sluis</w:t>
+                <w:t xml:space="preserve">M Pravenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gauguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Buschman</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Pereira Do Tanque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Maes</w:t>
+                <w:t xml:space="preserve">V Kren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (2), pp.117-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003359900031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160647v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Gene Mapping Project (EUROGEM): breakpoint panels for human chromosomes based on the CEPH reference families. Centre d'Etude du Polymorphisme Humain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allelic loss of the short arm of chromosome 4 in neuroblastoma suggests a novel tumour suppressor gene locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Attwood</w:t>
+                <w:t xml:space="preserve">Huib Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S P Bryant</w:t>
+                <w:t xml:space="preserve">Peter van Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bains</w:t>
+                <w:t xml:space="preserve">Roman Buschman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Povey</w:t>
+                <w:t xml:space="preserve">Ruth Pereira Do Tanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 60 (Pt 6), pp.447-86</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.834-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160645v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of microsatellites and minisatellites in Bloom syndrome, a human syndrome of genetic instability.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Gene Mapping Project (EUROGEM): breakpoint panels for human chromosomes based on the CEPH reference families. Centre d'Etude du Polymorphisme Humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Praz</w:t>
+                <w:t xml:space="preserve">S A Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jaulin</w:t>
+                <w:t xml:space="preserve">J Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stoppa-Lyonnet</w:t>
+                <w:t xml:space="preserve">S P Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Povey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (Pt 6), pp.447-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01160655v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of a gene for long QT syndrome to chromosome 4q25-27.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CEPH consortium linkage map of human chromosome 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Charpentier</w:t>
+                <w:t xml:space="preserve">H M Kozman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Peltier</w:t>
+                <w:t xml:space="preserve">T P Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Foley</w:t>
+                <w:t xml:space="preserve">H Donis-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Drouin</w:t>
+                <w:t xml:space="preserve">R L White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 57 (5), pp.1114-22</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (1), pp.44-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160657v1</w:t>
+                <w:t xml:space="preserve">hal-01160658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CEPH consortium linkage map of human chromosome 16.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H M Kozman</w:t>
+                <w:t xml:space="preserve">Mapping of a gene for long QT syndrome to chromosome 4q25-27.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T P Keith</w:t>
+                <w:t xml:space="preserve">F Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Donis-Keller</w:t>
+                <w:t xml:space="preserve">S Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R L White</w:t>
+                <w:t xml:space="preserve">P Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Weissenbach</w:t>
+                <w:t xml:space="preserve">E Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25 (1), pp.44-58</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 57 (5), pp.1114-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160658v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No increase in female recombination frequency in the distal part of the human pseudoautosomal region.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Complex recombination events at the hypermutable minisatellite CEB1 (D2S90).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (13), pp.3203-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160660v1</w:t>
+                <w:t xml:space="preserve">hal-01160661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex recombination events at the hypermutable minisatellite CEB1 (D2S90).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">No increase in female recombination frequency in the distal part of the human pseudoautosomal region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 24 (3), pp.610-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1994.tb06619.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01160661v1</w:t>
+                <w:t xml:space="preserve">hal-01160660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 2.</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 13.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T J Flint</w:t>
+                <w:t xml:space="preserve">R F Kooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Hertz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Wijngaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verlind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C B Harvey</w:t>
+                <w:t xml:space="preserve">H Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.206-7</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.228-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160681v1</w:t>
+                <w:t xml:space="preserve">hal-01160669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kumar-Singh</w:t>
+                <w:t xml:space="preserve">H Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Wang</w:t>
+                <w:t xml:space="preserve">R A Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Carritt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.204-205</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.240-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160682v1</w:t>
+                <w:t xml:space="preserve">hal-01160664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 11.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.224-5</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.246-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160671v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 15.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical mapping of the holoprosencephaly critical region on chromosome 7q36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B J Trask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Joyce</w:t>
+                <w:t xml:space="preserve">G van den Engh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fanning</w:t>
+                <w:t xml:space="preserve">C M Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Malcolm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Broux</w:t>
+                <w:t xml:space="preserve">A Schinzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.232-3</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.247-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160667v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 3.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fanning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schürmann</w:t>
+                <w:t xml:space="preserve">S Malcolm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Müller</w:t>
+                <w:t xml:space="preserve">I Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duvigneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Krey</w:t>
+                <w:t xml:space="preserve">O Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.208-9</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.232-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160680v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 17.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Milan</w:t>
+                <w:t xml:space="preserve">C Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Moreno</w:t>
+                <w:t xml:space="preserve">J Leutelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Beckmann</w:t>
+                <w:t xml:space="preserve">S Krey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.236-7</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.208-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160665v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 10.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kapsetaki</w:t>
+                <w:t xml:space="preserve">J Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kokkinaki</w:t>
+                <w:t xml:space="preserve">F Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Angelicheva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Mavraki</w:t>
+                <w:t xml:space="preserve">J Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.222-3</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160673v1</w:t>
+                <w:t xml:space="preserve">hal-01160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 6.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kapsetaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kokkinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Terrenato</w:t>
+                <w:t xml:space="preserve">D Angelicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jodice</w:t>
+                <w:t xml:space="preserve">B Lubyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blasi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Contu</w:t>
+                <w:t xml:space="preserve">H Mavraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.214-5</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.222-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160678v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 16.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S A Cox</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Terrenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S de Almeida</w:t>
+                <w:t xml:space="preserve">P Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">A Loizedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kruse</w:t>
+                <w:t xml:space="preserve">L Contu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.234-5</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.214-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160666v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 8.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N K Spurr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">T J Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Carcassi</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.218-9</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.206-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160675v1</w:t>
+                <w:t xml:space="preserve">hal-01160681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 20.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fizames</w:t>
+                <w:t xml:space="preserve">R Kumar-Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Morisette</w:t>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Hazan</w:t>
+                <w:t xml:space="preserve">B Carritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T A Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T V Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.242-3</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160663v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CEPH consortium linkage map of human chromosome 13.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S C Gerken</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Povey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R I Barnes</w:t>
+                <w:t xml:space="preserve">E Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Shiang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D M Swallow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16 (2), pp.486-96</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.224-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160683v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 9.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Spurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Contu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Lush</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Goudie</w:t>
+                <w:t xml:space="preserve">C Carcassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.220-1</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.218-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160674v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 14.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId746" w:history="1">
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.230-1</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.234-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160668v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 4.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Bakker</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 20.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Wunderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R H Vossen</w:t>
+                <w:t xml:space="preserve">C Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B P Riley</w:t>
+                <w:t xml:space="preserve">C Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sherrington</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">J Morisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.210-1</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.242-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160679v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 7.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CEPH consortium linkage map of human chromosome 13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Otto</w:t>
+                <w:t xml:space="preserve">a M Bowcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Kohlhauer</w:t>
+                <w:t xml:space="preserve">S C Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Grzeschik</w:t>
+                <w:t xml:space="preserve">R I Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Beck</w:t>
+                <w:t xml:space="preserve">R Shiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E W Jabs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.216-7</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (2), pp.486-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160676v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 12.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bosch</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 9.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Banchs</w:t>
+                <w:t xml:space="preserve">M L Lush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Puig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">D C Rubinsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Allamand</w:t>
+                <w:t xml:space="preserve">D Goudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.226-7</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.220-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160670v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 13.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R F Kooy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Malaspina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Povey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.228-9</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.230-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160669v1</w:t>
+                <w:t xml:space="preserve">hal-01160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 19.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R H Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.240-1</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.210-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160664v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROGEM map of human chromosome 22.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B P Riley</w:t>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Badbanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Williamson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Grzeschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 2 (3), pp.246-7</w:t>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160662v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping of the holoprosencephaly critical region on chromosome 7q36.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EUROGEM map of human chromosome 12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B J Trask</w:t>
+                <w:t xml:space="preserve">A Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G van den Engh</w:t>
+                <w:t xml:space="preserve">I Banchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M Krauss</w:t>
+                <w:t xml:space="preserve">A Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schinzel</w:t>
+                <w:t xml:space="preserve">V Allamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (3), pp.247-51</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2 (3), pp.226-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160684v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, cloning, and distribution of minisatellites in some mammalian genomes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CEB 13 detects a VNTR locus (Het: 93%) on chromosome 7q.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160685v1</w:t>
+                <w:t xml:space="preserve">hal-01160690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEB 29 detects a VNTR locus (Het: 80%) on chromosome XY.</w:t>
+                <w:t xml:space="preserve">Genetic mapping of three human homologues of murine t-complex genes localizes TCP10 to 6q27, 15 cM distal to TCP1 and PLG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H Blanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Lauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (4), pp.826-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01160691v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEB 15 detects a VNTR locus (Het: 92%) on chromosome 1p.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
+                <w:t xml:space="preserve">Genetic mapping through the use of synthetic tandem repeats in the mouse genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lathrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1 (1), pp.63</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4 (3), pp.135-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160692v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping through the use of synthetic tandem repeats in the mouse genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection, cloning, and distribution of minisatellites in some mammalian genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mariat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J J Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EXS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 67, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-0348-8583-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160686v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of human minisatellite loci detected by synthetic tandem repeat probes: direct comparison with cloned DNA fingerprinting probes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CEB 29 detects a VNTR locus (Het: 80%) on chromosome XY.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zucman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">a J Jeffreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 1 (5), pp.319-23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/1.1.63-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160688v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR assay for chromosome 1p deletion in small neuroblastoma samples.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEB 15 detects a VNTR locus (Het: 92%) on chromosome 1p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 52 (4), pp.544-8</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160687v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of polymorphic loci in complex genomes with synthetic tandem repeats.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCR assay for chromosome 1p deletion in small neuroblastoma samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Neuenschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12 (3), pp.454-8</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 52 (4), pp.544-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160693v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEB 13 detects a VNTR locus (Het: 93%) on chromosome 7q.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Isolation of human minisatellite loci detected by synthetic tandem repeat probes: direct comparison with cloned DNA fingerprinting probes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Armour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a J Jeffreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 1 (1), pp.64</w:t>
+              <w:t xml:space="preserve">, 1992, 1 (5), pp.319-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160690v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of three human homologues of murine t-complex genes localizes TCP10 to 6q27, 15 cM distal to TCP1 and PLG.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Detection of polymorphic loci in complex genomes with synthetic tandem repeats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 12 (4), pp.826-8</w:t>
+              <w:t xml:space="preserve">, 1992, 12 (3), pp.454-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160689v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic probe, STR 14C13, detects a new polymorphic locus on chromosome arm 7q (D7S450).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
+                <w:t xml:space="preserve">A VNTR isolated by size selection of human DNA fragments detects RFLPs at the extremity of 1p and 4q.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 19 (14), pp.4014</w:t>
+              <w:t xml:space="preserve">, 1991, 19 (16), pp.4572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160700v1</w:t>
+                <w:t xml:space="preserve">hal-01160697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the second international workshop on human chromosome 5 mapping: consensus genetic map.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">a J Jeffreys</w:t>
+                <w:t xml:space="preserve">The use of synthetic tandem repeats to isolate new VNTR loci: cloning of a human hypermutable sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Apiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aurias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lathrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 61 (4), pp.237-42</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (1), pp.135-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160695v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of synthetic tandem repeats to isolate new VNTR loci: cloning of a human hypermutable sequence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A synthetic probe, STR 14C13, detects a new polymorphic locus on chromosome arm 7q (D7S450).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zoroastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 11 (1), pp.135-44</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (14), pp.4014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160696v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of single and multiple polymorphic loci by synthetic tandem repeats of short oligonucleotides.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report of the second international workshop on human chromosome 5 mapping: consensus genetic map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Plaetke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a J Jeffreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 12 (2-3), pp.134-40</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 61 (4), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160704v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic probe, STR 16C2, detects a new polymorphic locus at 5pter (D5S206).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
+                <w:t xml:space="preserve">Detection of single and multiple polymorphic loci by synthetic tandem repeats of short oligonucleotides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zoroastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 19 (14), pp.4013</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 12 (2-3), pp.134-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160701v1</w:t>
+                <w:t xml:space="preserve">hal-01160704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic probe, STR 16C17, detects a new polymorphic locus at 17pter (D17S450).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
+                <w:t xml:space="preserve">A synthetic probe, STR 16C2, detects a new polymorphic locus at 5pter (D5S206).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zoroastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 19 (14), pp.4014</w:t>
+              <w:t xml:space="preserve">, 1991, 19 (14), pp.4013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160699v1</w:t>
+                <w:t xml:space="preserve">hal-01160701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic probe STR 14C19, detects a new polymorphic locus at 16pter (D16S282).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zoroastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 19 (14), pp.4015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23934,368 +23921,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of polymorphic loci detection with synthetic tandem repeat variants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
+                <w:t xml:space="preserve">A synthetic probe, STR 16C17, detects a new polymorphic locus at 17pter (D17S450).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zoroastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 3 (10), pp.546-9</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (14), pp.4014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160694v1</w:t>
+                <w:t xml:space="preserve">hal-01160699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic probe, STR 16C18, detects a new polymorphic locus at 12qter (D12S55).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
+                <w:t xml:space="preserve">Modulation of polymorphic loci detection with synthetic tandem repeat variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 19 (14), pp.4013</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (10), pp.546-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160703v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VNTR isolated by size selection of human DNA fragments detects RFLPs at the extremity of 1p and 4q.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
+                <w:t xml:space="preserve">A synthetic probe, STR 16C18, detects a new polymorphic locus at 12qter (D12S55).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zoroastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 19 (16), pp.4572</w:t>
+              <w:t xml:space="preserve">, 1991, 19 (14), pp.4013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160697v1</w:t>
+                <w:t xml:space="preserve">hal-01160703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymers of random short oligonucleotides detect polymorphic loci in the human genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 17 (19), pp.7623-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24372,51 +24372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 6 (4), pp.963-9. </w:t>
@@ -24448,164 +24448,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA probe detecting multiple haplotypes of the human Y chromosome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pseudoautosomal region of the human sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K y Ngo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 51 (Pt1), pp.221-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/sqb.1986.051.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160708v1</w:t>
+                <w:t xml:space="preserve">hal-01160711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient of sex linkage in the pseudoautosomal region of the human sex chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24614,495 +24627,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard J. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 319 (6051), pp.291-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/319291a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/319291a0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[XX male: 1st case in Chile. Demonstration of the presence of Y-specific sequences in his DNA].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA probe detecting multiple haplotypes of the human Y chromosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K y Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Castillo Taucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+                <w:t xml:space="preserve">C Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Valenzuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Daher</w:t>
+                <w:t xml:space="preserve">G Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Médica de Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 114 (10), pp.964-8</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 38 (4), pp.407-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160707v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deletion map of the human Y chromosome based on DNA hybridization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">[XX male: 1st case in Chile. Demonstration of the presence of Y-specific sequences in his DNA].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Castillo Taucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
+                <w:t xml:space="preserve">M A Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Brown</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Daher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 38 (2), pp.109-24</w:t>
+              <w:t xml:space="preserve">Revista Médica de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 114 (10), pp.964-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160709v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pseudoautosomal region of the human sex chromosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deletion map of the human Y chromosome based on DNA hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 38 (2), pp.109-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160711v1</w:t>
+                <w:t xml:space="preserve">hal-01160709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoautosomal DNA sequences in the pairing region of the human sex chromosomes</w:t>
               </w:r>
@@ -25114,51 +25114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Nyström-Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25286,51 +25286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guellaën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 4 (7), pp.1739-43</w:t>
@@ -25359,77 +25359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and early determination of sex using trophoblast biopsy specimens and Y chromosome specific DNA probes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25525,51 +25525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the origin of key bacterial biological agents for biodefense purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Research Workshop (ARW) on Update on Bacterial Biological Agents in the Euro-MENA Region and their Implications for Bioterrorism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Sep 2025, Jena, Germany. pp.2-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25594,51 +25594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus anthracis evolutionary history: taking advantage of polytomies and human history to propose dating points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of anthrax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25753,51 +25753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCCCAFA8"/>
+    <w:nsid w:val="6ADB71B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25984,51 +25984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0913-194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034239464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1304-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=_u3O3k4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Cossu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Garofolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Massis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Wentzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kadyrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ostrovskii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassym Mukanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirkhan Kassen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Shevtsova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13100894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S Zygmunt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T Ashford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Whatmore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3001.221783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shevtsov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Dauletov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uinkul Izbanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Kairzhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Tursunbay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12112345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Timofeev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bakhteeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Titareva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Mironova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Evseeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kgaugelo Edward Lekota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Hassim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maphuti Betty Ledwaba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glover" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar. Dekker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10631-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asylulan Amirgazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13070581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Khlopova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysh Berdimuratova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Shustov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1106994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mokrievich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Vakhrameeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gritskova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bacteria1040018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabida Aushakhmetova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Khegay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Kamalova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00271-21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinyemi Fasemore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helbich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Walter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dandekar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00403-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shevtsov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shustov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalendar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009419" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Kuibagarov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lukhnova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasym Mukanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Karibaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00487-20" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01126-20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Ryskeldina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00670-20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-019-04511-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00284" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14744/etd.2020.64920" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Gainer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E. Hugh-Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060800" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Gomo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bahtejeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2019.29073.gve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Occhialini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Jim&#233;nez de Bag&#252;&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andre Hammerl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kopylov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183714" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C. Scholz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revilla-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens A. Hammerl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000998" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01152593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja A Koskela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattinen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kalin-M&#228;ntt&#228;ri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12816" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D99633D3AC160B74ADE4A00107330C20532FDED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Blouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oishi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01156-15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourterel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neira Dekhil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095131" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Davison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.065482-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846077v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Scholz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.32.1.2189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676854v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M Riehm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tserennorov Damdindorj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otgonbaatar Dashdavaa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030624" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01111429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Lindstedt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torpdahl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Hello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Weill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/ese.18.04.20385-en" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Ferreira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Chambel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tenreiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cardoso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Flor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042514" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734023v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bingen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu-Thien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hormigos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-012-1562-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ML1TLF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Hofer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tomaso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06351-11" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blouin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Platonov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pourcel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Evseeva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Afanas'Ev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00510-13" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derzelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hauck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thierry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05439-11" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giordani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05396-11" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632992v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Jenkins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. B. Cadmus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Venter" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hauk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.02.037" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR5HWSC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05556-11" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632994v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sel&#231;uk Kili&#231;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Ivanov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Durmaz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Refik Bayraktar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergin Ayaslioglu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02538-10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.07.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5ZJTF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160732v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;llner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011148-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Christian Scholz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0036" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527486v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Grassi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Faggioni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Santis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.04.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHSB40R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408931v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Foster" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tryland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-145" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374726v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wong Su Yen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lisanti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toh Su San" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Gek Kee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.03.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXT9CJWR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160734v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kattar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Jaafar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Araj" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fleche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Matar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00464-08" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hilaire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02027-07" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264077v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-21" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sedl&#225;cek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65356-0" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356292v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirina Nesvadbova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195323v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.12.015" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZLJGTXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195331v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Yoldi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J de Miguel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar M Mu&#241;oz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.063" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XF7N7P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195163v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blasco" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01096-07" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080023v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lista" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faggioni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valjevac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciammaruconi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaissaire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080021v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejaoui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frangoulidis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C Bodier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666669v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Bejaoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Frangoulidis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080043v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Koeck" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cade" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sangare" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158317v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pourcel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salvignol" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27437-0" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158315v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Scott Kim" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.05.026" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158314v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079714v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Dahouk" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M Hagen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tomaso" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wittig" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158316v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louveau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Descroix" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroudayanadin Delamanche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavarot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.11.019" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14ZDHQJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079606v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hilaire" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lisanti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramisse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Andr&#233;-Mazeaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Neubauer" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-4-22" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158321v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158326v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158324v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Vidgop" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tram" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.5.1819-1826.2003" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158328v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-2-37" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158329v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Der-Sarkissian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Borde" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.322802" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158345v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valenza-Schaerly" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pickard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Walter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jung" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.163801" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158343v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraudeau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taine" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Biancalana" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delobel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Journel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.2.121" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158341v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Prieur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-1-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159807v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Z Dai" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ando" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Inoko" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spurkland" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159809v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Livshits" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Malyarchuk" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Kravchenko" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Matsuka" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Lukyanova" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159813v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159817v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Debrauw&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tessier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/15557" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160635v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Apiou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amarger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Kaisaki" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Bihoreau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359901012" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2T9VXGNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160634v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Avet-Loiseau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hauck" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monfouilloux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balazs" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5358" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160636v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H&#248;yheim" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Thomsen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159815v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160637v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gauguier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinton" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5365" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160642v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Young" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horsley" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Knight" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160640v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y E Dubrova" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Nesterov" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N G Krouchinsky" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Ostapenko" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0027-5107(97)00212-1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CCD5V7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160656v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pravenec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kren" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900031" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XS4WCP6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160647v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Caron" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Sluis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Buschman" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira Do Tanque" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maes" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160645v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cox" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attwood" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Bryant" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bains" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Povey" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160655v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foucault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Praz" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8777(95)00047-X" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39SZXZCC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160657v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charpentier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peltier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Foley" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drouin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160658v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Kozman" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P Keith" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Donis-Keller" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L White" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weissenbach" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160660v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160661v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06619.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160681v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Flint" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hertz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orr&#249;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Harvey" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160682v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kumar-Singh" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carritt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Kruse" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V Mccarthy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160671v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bakker" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Swallow" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160667v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyce" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanning" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Malcolm" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Richard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Broux" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160680v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#252;ller" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvigneau" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leutelt" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Krey" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160665v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milan" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreno" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160673v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kapsetaki" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kokkinaki" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Angelicheva" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lubyova" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mavraki" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Terrenato" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jodice" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blasi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loizedda" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Contu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160666v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Almeida" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rosa" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kruse" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160675v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Spurr" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carcassi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160683v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Bowcock" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Gerken" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Barnes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shiang" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Jabs" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160674v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Lush" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Rubinsztein" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goudie" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160668v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malaspina" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160679v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Vossen" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Riley" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sherrington" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160676v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Badbanchi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Otto" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kohlhauer" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grzeschik" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beck" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160670v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bosch" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Banchs" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puig" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Allamand" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160669v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Kooy" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wijngaard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verlind" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scheffer" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160664v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harley" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Akhtar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160662v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Williamson" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160684v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gurrieri" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Trask" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van den Engh" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Krauss" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schinzel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160685v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Schott" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepetit" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lauthier" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8583-6_4" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160691v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delattre" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zucman" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/1.1.63-a" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18464E32743A492E30D80E11C220A9F336DFCEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160692v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mariat" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160686v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouyon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lathrop" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160688v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Armour" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crosier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Jeffreys" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160687v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peter" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michon" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vielh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Neuenschwander" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160693v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160690v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160689v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanch&#233;" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Wright" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160700v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoroastro" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160695v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plaetke" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wood" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dean" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160696v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aurias" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160704v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160701v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160699v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160698v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160694v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;rin" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertaud" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160703v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160697v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160705v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160706v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Johnsson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouyer" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1987.tb04846.x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160708v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Ngo" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johnsson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucotte" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160710v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard J. Cooke" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/319291a0" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941B7ACA8A1C0C27023D99E734DD3AED707A9122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160707v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo Taucher" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Valenzuela" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daher" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160709v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Page" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160711v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1986.051.01.027" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160712v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nystr&#246;m-Lahti" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Ngo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/317692a0" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2C15163AE8DCC6AEF19C5D4693CCDFA8BE30B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160713v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geldwerth" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bishop" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guella&#235;n" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koenig" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160714v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaplan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumez" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berger" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.289.6437.73" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271278v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309307v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0913-194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034239464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1304-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=_u3O3k4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Cossu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Garofolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Massis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Wentzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S Zygmunt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T Ashford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Whatmore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3001.221783" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Timofeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bakhteeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Titareva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Mironova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Evseeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305569" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shevtsov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Dauletov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uinkul Izbanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Kairzhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Tursunbay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12112345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Kadyrova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ostrovskii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassym Mukanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirkhan Kassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Shevtsova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13100894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Essoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ouassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Tour&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Djatchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kgaugelo Edward Lekota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Hassim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maphuti Betty Ledwaba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glover" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar. Dekker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10631-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asylulan Amirgazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13070581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysh Berdimuratova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Shustov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1106994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Khlopova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101257" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mokrievich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Vakhrameeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gritskova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bacteria1040018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabida Aushakhmetova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Khegay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Kamalova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Shevtsov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shustov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalendar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009419" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00271-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinyemi Fasemore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helbich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dandekar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00403-21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasym Mukanov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Kuibagarov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Karibaev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00487-20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lukhnova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Ryskeldina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00670-20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01126-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kakou-N'Douba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-019-04511-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00284" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14744/etd.2020.64920" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Gainer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E. Hugh-Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060800" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2019.29073.gve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Gomo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007311" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bahtejeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01358-18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourkaltseva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krylov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050245" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Daoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01545" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000883" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Occhialini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Jim&#233;nez de Bag&#252;&#233;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andre Hammerl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44420" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kopylov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183714" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05271020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169684" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180603" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146216" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C. Scholz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Revilla-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens A. Hammerl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000263" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Vong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macnab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.05.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24DN86C0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01110749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02473-14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loukou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130548" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ciarroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gallipoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Taratufolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margi I Butler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell T M Poulter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135310" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01152593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja A Koskela" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattinen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kalin-M&#228;ntt&#228;ri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12816" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D99633D3AC160B74ADE4A00107330C20532FDED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Blouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oishi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01156-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Davison" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.065482-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazajous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dehan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130652" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourterel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neira Dekhil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger C Scholz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Thibault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00435-14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982779v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea T Fessler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0097-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822766v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsher Cablanmian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lathro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060575" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846077v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Scholz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.32.1.2189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813384v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail E Platonov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera V Evseeva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Afanas'Ev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00122-13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blouin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Platonov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pourcel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Evseeva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Afanas'Ev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00510-13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M&#233;rens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rome" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044597" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01111429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Lindstedt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torpdahl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Hello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Weill" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/ese.18.04.20385-en" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052841" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Ferreira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Chambel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tenreiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cardoso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Flor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042514" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033967" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676854v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M Riehm" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kiefer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tserennorov Damdindorj" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otgonbaatar Dashdavaa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030624" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752317v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larch&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Straut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01233-12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani-Kurkdjian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bingen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu-Thien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hormigos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-012-1562-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ML1TLF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676848v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Hofer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tomaso" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06351-11" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584019v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hauck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vong" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.07.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5ZJTF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656848v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derzelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fl&#232;che" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thierry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05439-11" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giordani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05396-11" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632992v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Jenkins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. B. Cadmus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Venter" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hauk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.02.037" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR5HWSC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574235v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Minandri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Arezzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Imperi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02003-10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05556-11" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Visca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ramisse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Gelfand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Benson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.047258-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sel&#231;uk Kili&#231;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Ivanov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Durmaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Refik Bayraktar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergin Ayaslioglu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02538-10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu-Thien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hormigos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corbineau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fauroux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534312v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Koeck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.07.016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3X2ZH29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160732v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;llner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011148-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Grissa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532594v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Christian Scholz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Fleche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414260v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Onteniente" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud H Deurenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00267-09" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ciammaruconi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Grassi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Faggioni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Santis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pittiglio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.04.015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHSB40R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp204" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408931v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Foster" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tryland" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-145" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhei Dai" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006000" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397743v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-999-4_12" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374726v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wong Su Yen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lisanti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toh Su San" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Gek Kee" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.03.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXT9CJWR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hubalek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirina Nesvadbova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kattar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Jaafar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Araj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fleche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Matar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00464-08" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264071v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hilaire" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02027-07" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241850v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinndle Blanco" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kaleta" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.12.002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPNV7FN5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264077v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-21" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297130v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Yan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002652" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220401v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sedl&#225;cek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65356-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297231v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn228" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194456v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-172" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195167v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDMXD5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195323v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2006.12.015" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZLJGTXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192548v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00702-07" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195331v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Yoldi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Mar&#237;n" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J de Miguel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar M Mu&#241;oz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.063" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XF7N7P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195163v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blasco" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01096-07" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharak Afshar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02078-06" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194414v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm360" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666669v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Bejaoui" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Frangoulidis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080021v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bejaoui" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frangoulidis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C Bodier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667971v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-6-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080023v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lista" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faggioni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valjevac" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciammaruconi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaissaire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080049v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jacques" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grayon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Dahouk" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079606v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hilaire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lisanti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramisse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158314v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080043v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Koeck" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cade" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sangare" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158317v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pourcel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Salvignol" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27437-0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158315v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Scott Kim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.05.026" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158316v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louveau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Descroix" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garnier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroudayanadin Delamanche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavarot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.11.019" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14ZDHQJR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079714v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Dahouk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M Hagen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tomaso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wittig" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Andr&#233;-Mazeaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Neubauer" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-4-22" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158318v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.42.7.3248-3255.2004" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158321v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-4" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158326v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158324v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Vidgop" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tram" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.5.1819-1826.2003" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158328v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-2-37" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158329v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Der-Sarkissian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Borde" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.322802" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158345v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valenza-Schaerly" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pickard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Walter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jung" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.163801" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158343v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraudeau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taine" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Biancalana" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delobel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Journel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.38.2.121" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158341v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Prieur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-1-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159807v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Z Dai" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ando" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Inoko" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spurkland" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159809v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Livshits" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Malyarchuk" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Kravchenko" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Matsuka" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Lukyanova" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159813v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159817v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Debrauw&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tessier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/15557" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160635v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Apiou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amarger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Kaisaki" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Bihoreau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359901012" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2T9VXGNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160634v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Avet-Loiseau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hauck" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monfouilloux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balazs" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5358" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160636v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H&#248;yheim" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Thomsen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159815v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160637v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gauguier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinton" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5365" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160642v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Young" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horsley" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Knight" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160640v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y E Dubrova" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Nesterov" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N G Krouchinsky" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Ostapenko" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0027-5107(97)00212-1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CCD5V7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160655v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foucault" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Praz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaulin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8777(95)00047-X" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39SZXZCC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160656v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pravenec" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kren" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900031" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XS4WCP6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160647v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Caron" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Sluis" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Buschman" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira Do Tanque" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160645v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cox" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attwood" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Bryant" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bains" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Povey" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160658v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Kozman" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P Keith" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Donis-Keller" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L White" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weissenbach" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160657v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charpentier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peltier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Foley" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drouin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160661v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1994.tb06619.x" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160660v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160669v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Kooy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wijngaard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verlind" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scheffer" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160664v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harley" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Akhtar" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kruse" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160662v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Riley" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Williamson" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160684v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gurrieri" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Trask" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van den Engh" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Krauss" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schinzel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160667v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyce" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanning" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Malcolm" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Richard" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Broux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160680v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M&#252;ller" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duvigneau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leutelt" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Krey" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160665v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreno" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160673v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kapsetaki" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kokkinaki" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Angelicheva" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lubyova" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mavraki" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160678v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Terrenato" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jodice" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blasi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loizedda" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Contu" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160681v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Flint" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hertz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orr&#249;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Harvey" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160682v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kumar-Singh" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carritt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Kruse" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V Mccarthy" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160671v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bakker" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Swallow" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160675v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Spurr" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carcassi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160666v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Almeida" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rosa" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160683v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Bowcock" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Gerken" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Barnes" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shiang" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E W Jabs" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160674v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Lush" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Rubinsztein" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goudie" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160668v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malaspina" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160679v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Vossen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sherrington" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160676v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Badbanchi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Otto" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kohlhauer" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grzeschik" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beck" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160670v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bosch" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Banchs" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puig" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Allamand" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160690v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lauthier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160689v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanch&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Wright" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouyon" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160686v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mariat" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julier" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lathrop" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160685v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Schott" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepetit" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8583-6_4" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160691v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Delattre" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zucman" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/1.1.63-a" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18464E32743A492E30D80E11C220A9F336DFCEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160692v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160687v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peter" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michon" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vielh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Neuenschwander" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160688v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Armour" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crosier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Jeffreys" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160693v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160697v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160696v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aurias" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160700v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoroastro" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160695v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Plaetke" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wood" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dean" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160704v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160701v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160698v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160699v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160694v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;rin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertaud" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160703v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160705v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160706v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Johnsson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouyer" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1987.tb04846.x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160711v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.1986.051.01.027" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160710v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard J. Cooke" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/319291a0" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941B7ACA8A1C0C27023D99E734DD3AED707A9122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160708v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Ngo" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Johnsson" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucotte" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160707v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Castillo Taucher" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Valenzuela" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Daher" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160709v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Page" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160712v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nystr&#246;m-Lahti" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Yen Ngo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/317692a0" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2C15163AE8DCC6AEF19C5D4693CCDFA8BE30B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160713v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geldwerth" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bishop" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guella&#235;n" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koenig" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160714v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaplan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumez" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berger" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.289.6437.73" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271278v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309307v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>