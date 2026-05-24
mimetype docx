--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gilles dusserre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing healthcare security outcomes through AI/ML multi-label classification approach on IoHT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Baba-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, p. 539-551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-025-00963-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis and mapping of malaria endemic-prone areas using environmental risk factors and spatial multi criteria decision analysis in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vector Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/JVBD.JVBD_63_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Cybersecurity in Healthcare An AI-Integrated Risk and Resilience Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thawbaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Muritala Kolade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Abdulkareem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v4i4.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Disaster Preparedness/Prevention and Mitigation Strategies for Floods: A Use Case of Lagos, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Job Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vechot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Environment and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.16-27. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajec.v3i3.3362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster Management on a Regional Scale: Knowledge Platform toward Overall Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Jod Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Di Ludovico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Eugeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research Publications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.2106-2121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55248/gengpi.5.0824.2132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbots in Cybersecurity: Enhancing Security Chatbot Efficacy through Iterative Feedback Loops and User-Centric Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thawbaan Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Babatunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Innovation in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajise.v3i3.2919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growing Cybersecurity Crisis in Healthcare: A Call to Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Job Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Abeyi Odey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Innovation in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajise.v3i3.3576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of digital twin and its physical object: Exploring the efficiency and accuracy of datasets for real-world application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsm.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application for Predicting Phishing Attacks: A case of Implementing a Support Vector Machine Learning Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.100036. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csa.2024.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Mobile Field Hospitals Collaboration During Disaster Response for Seamless Continuity of Care: A Mini Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Isa Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vechot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Education and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajpehs.v2i2.3441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Interoperability and Response Coordination in Disaster Settings: A Review of Methodological Frameworks and Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Isa Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Science and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmsi.v3i2.3612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Multi-Criteria Decision Analysis Techniques for Selecting the Appropriate Vector Management Strategy in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v3i3.2717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Dioxide Emissions Due to Fossil Fuels Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alikishiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maturity model to assess field hospitals' rollout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2018.090881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Flame Size from Burning Liquid Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzarotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1653012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Experiments of Household Materials Burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.2419-2424. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Blaze Flash, a &amp;quot;flashover&amp;quot; behavior for forest fires - Analysis from the firefighter's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Chatelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Henri Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojf.2014.45059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of evaporation rates for different volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cirocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.193-198. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.11566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Propane Sphere BLEVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Michael Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies Between Industrial Infrastructures: Territorial Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.1484-1491. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2013.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spatial risk assessment tool for the transportation of hydrocarbons: Methodology and implementation in a geographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Analyze Chemical Releases Behavior in Water Column: High Speed Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oil Spill Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.abs168. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7901/2169-3358-2011-1-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydraulic ram effects on a liquid storage tank: Analysis of overpressure and cavitation induced by a high-speed projectile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 178 (1-3), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic impact on an industrial tank: Study and modeling of consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (2-3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of ballistic impact on an industrial tank: Projectile velocity decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (6), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabioc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nÂ° 87, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability assessment in the vicinity of an industrial site in the frame of ARAMIS European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazzarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 130 (Issue 3), pp.Pages 251-264. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dispersion models suitable for simulating small gaseous chlorine releases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.683-689. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy gas dispersion by water spray curtains: A research methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Buchlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.506-511. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for calculating chlorine concentrations behind a water spray in case of small releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 82 (WIT Transactions on The Built Environment), pp.944. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE050311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rault Doumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of water sprays for mitigating chlorine gaseous releases escaping from a storage shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(03)00038-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of downward water sprays for mitigating gaseous chlorine releases in partially confined spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96 (2-3), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3894(02)00200-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DVS model: a new concept for heavy gas dispersion by water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale field experiments of chlorine dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: software for the consequence evaluation of transportation of dangerous goods accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rault-Doumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (7), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of chlorine concentrations by using a greenbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (5), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité face aux risques liés au transport de matières dangereuses : apports de deux méthodes multicritères d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Picheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°27 - 3ème Trimestre 2002, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of 62 risk analysis methodologies of industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (4), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of water curtains to protect firemen in case of an accidental release of ammonia: comparison of the effectiveness for two different release rates of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (5), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation in Mediterranean shrub fuels of seven wildland fire rate of spread models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback information of an accidental ammonia dispersion: use of phyto-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Manzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (5), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of water curtains to protect firemen in case of heavy gas dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(96)00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging digital and physical realms: cross-evaluating intrusion detection models in cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-025-01119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel Classification in IoT NIDS: A Proposed Cross Machine Learning Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Baba-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Electro-Computing Technologies for Humanity (NIGERCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ado Ekiti, Nigeria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NIGERCON62786.2024.10927096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Water Pollutants Level in Developing Nations' Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadrack Ugwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benfodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile E. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Emergency Management Society (TIEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPRE EXPO TIEMS, Oct 2025, Brindisi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHST-24 - International Conference on Healthcare Simulation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Intrusion Detection in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross ML for Io(H)T Network Traffic Classification: A New Approach Towards Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.282-288, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Effect of Ambulance Strategy on Patient Mortality Outcome from Hospital Systems: a Simulation Study in the Context of Industrial Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art Analysis of Cyberattack Trends in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and evaluation of cyberattack databases with AI tools in healthcare sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Based Anomaly Detection foran Improved Cyber Security in a Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023: The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Risk Predictive Modelling In The Northern Zone Of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity and Incident Response Challenges in the African Continent: a Case of the Nigerian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayo Ashonibare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22624/AIMS/CSEAN-SMART2023P9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes connectées : détection du risque biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tur Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayle Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roig Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Disaster Management Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Sekhar Rajasekharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2021 - The 8th International Conference on Military Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMT52455.2021.9502784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from field test - The joint Activity at Gurcy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Agostinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METU Serious Gaming Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des technologies numériques dans les territoires intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Agostinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC’2019 - XVe Conférence Internationale EUTIC : Réseau de recherche international et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil d'apprentissage pour les hôpitaux de campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA, Université Bordeaux-Montaigne, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC-IS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity model-driven assessment of Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4642 - 4647, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and modeling of the burning behavior of household materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overpressure wave interaction with droplets: time resolved measurements by laser shadowscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vigo, Spain. pp.841312, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.978639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130W, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th AMOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation rate of acetone. State of the art and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011 - 20th European Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour l'évaluation du terme source. Application aux phénomènes d'explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.Com 5B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management : improvement of knowledge and development of a decision aid process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabioc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and security engineering (SAFE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rome, Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.1260-1267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAMIS : Accidental Risk Assessment Methodology for Industries in the framework of SEVESO II directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirchsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delvosalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nijs-Jan Duijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Urbanisation et Prévention des Accidents Majeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk assessment methodology for seveso II establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Turin, Italy. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating global health disasters through a more intentional international law framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikeoluwa Emmanuela Akinbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impact and its related health issues by petrochemical pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadrack Ugwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benfodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile E. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial analysis and modeling of the distribution of Lassa fever and the pattern of spread in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaila Sadiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hybrid Symposium, Qatar. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response in Health Sector: Spatiotemporel Predictive Modelling of Malaria Endemicity in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Security in Healthcare : Utilizing Artificial Intelligence and Database Technology to Enhance Understanding of Cyberattacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin And Intrusion Detection In A Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing & Responding to Cyber Incident Crisis in Healthcare: Design and Development of technical training capabilities implementing theoretical & practical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin and Intrusion Detection in a Cyber Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : "Sécurité et Résilience"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical Intrusion Detection Driven SCADA system : for an Enhanced Cybersecurity in a Hospital Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Outbreaks Prediction and Monitoring Modelling using a variable Tool of Remote Sensing and GIS; An integral study of Disaster preparedness and Response in Disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03937905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response in the Oil and Gas Industry: Set-up, Design, and Implementation of Innovation and Interoperable Solutions for a Mobile Field Hospital (MFH) Dedicated to the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur les compétences non techniques pour des équipes en médecine de catastrophe visiblement plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2020, 978-2354124397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la conception d'un simulateur en gestion des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Research Institute of Applied Communication (URIAC) National &amp; Kapodistrian University of Athens, Athens, Greece. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Logic and new forms of governance Proceedings of the 12th edition of the Eutic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-960-99791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Critical Infrastructure Dependency Modelling and Simulation for Emergency Management and Decision Making by the Civil Security Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapebie Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eid Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Civil Security Authorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-258, 2016, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33331-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemical release from marine accident— experimental analysis of n-butanol behavior in seawater column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gilles dusserre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique professionnelle, clé de la confiance des hospitaliers envers leur préparation aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2026.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing healthcare security outcomes through AI/ML multi-label classification approach on IoHT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Baba-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, p. 539-551. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-025-00963-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis and mapping of malaria endemic-prone areas using environmental risk factors and spatial multi criteria decision analysis in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vector Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/JVBD.JVBD_63_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Cybersecurity in Healthcare An AI-Integrated Risk and Resilience Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thawbaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Muritala Kolade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Abdulkareem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), pp.144-154. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v4i4.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Disaster Preparedness/Prevention and Mitigation Strategies for Floods: A Use Case of Lagos, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Job Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vechot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Environment and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.16-27. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajec.v3i3.3362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster Management on a Regional Scale: Knowledge Platform toward Overall Hotspot Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Jod Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Di Ludovico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Eugeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research Publications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.2106-2121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55248/gengpi.5.0824.2132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Mobile Field Hospitals Collaboration During Disaster Response for Seamless Continuity of Care: A Mini Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Isa Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vechot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Education and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajpehs.v2i2.3441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growing Cybersecurity Crisis in Healthcare: A Call to Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Kolade Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuba Job Danladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Abeyi Odey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Innovation in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajise.v3i3.3576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of digital twin and its physical object: Exploring the efficiency and accuracy of datasets for real-world application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsm.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbots in Cybersecurity: Enhancing Security Chatbot Efficacy through Iterative Feedback Loops and User-Centric Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thawbaan Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Babatunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Innovation in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajise.v3i3.2919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application for Predicting Phishing Attacks: A case of Implementing a Support Vector Machine Learning Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song Shombot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.100036. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csa.2024.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Interoperability and Response Coordination in Disaster Settings: A Review of Methodological Frameworks and Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petrica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Isa Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Medical Science and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmsi.v3i2.3612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of Multi-Criteria Decision Analysis Techniques for Selecting the Appropriate Vector Management Strategy in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v3i3.2717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of readiness to manage COVID-19 among hospital workers: An individual, collective, and institutional process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (8), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jem.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity challenges for field hospitals: impacts of emergency cyberthreats during emergency situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.274-292. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2023.132387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Hospital Workers Feel They Are Ready to Manage a Sanitary Crisis in a Pre-Crisis Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.2029 - 2035. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dmp.2021.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Dioxide Emissions Due to Fossil Fuels Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alikishiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Resources and Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cyber Resilience in Mobile Field Hospitals: Towards an Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maturity model to assess field hospitals' rollout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEM.2018.090881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Flame Size from Burning Liquid Pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzarotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1653012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Experiments of Household Materials Burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.2419-2424. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of a Triple Aggression (Fragment, Blast, Fireball) on an LPG Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.355-360. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1436060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of n-butanol behaviour in seawater due to chemical release from marine shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Turbulent Dispersion Modeling Methods using Machine learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/cet1436087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Blaze Flash, a &amp;quot;flashover&amp;quot; behavior for forest fires - Analysis from the firefighter's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Chatelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Henri Balbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojf.2014.45059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of evaporation rates for different volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cirocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.193-198. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.11566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Propane Sphere BLEVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Michael Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a distant wildland fire on an LPG tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.firesaf.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies Between Industrial Infrastructures: Territorial Vulnerability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of an LPG tank at low filling level heated by a remote wall fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.1484-1491. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2013.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spatial risk assessment tool for the transportation of hydrocarbons: Methodology and implementation in a geographical information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Analyze Chemical Releases Behavior in Water Column: High Speed Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oil Spill Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.abs168. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7901/2169-3358-2011-1-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydraulic ram effects on a liquid storage tank: Analysis of overpressure and cavitation induced by a high-speed projectile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 178 (1-3), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic impact on an industrial tank: Study and modeling of consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (2-3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of ballistic impact on an industrial tank: Projectile velocity decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (6), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabioc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, nÂ° 87, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability assessment in the vicinity of an industrial site in the frame of ARAMIS European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mazzarotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 130 (Issue 3), pp.Pages 251-264. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dispersion models suitable for simulating small gaseous chlorine releases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.683-689. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy gas dispersion by water spray curtains: A research methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Buchlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.506-511. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for calculating chlorine concentrations behind a water spray in case of small releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, volume 82 (WIT Transactions on The Built Environment), pp.944. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE050311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rault Doumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of water sprays for mitigating chlorine gaseous releases escaping from a storage shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(03)00038-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of downward water sprays for mitigating gaseous chlorine releases in partially confined spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96 (2-3), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3894(02)00200-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DVS model: a new concept for heavy gas dispersion by water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale field experiments of chlorine dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of chlorine concentrations by using a greenbelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dimbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (5), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS: software for the consequence evaluation of transportation of dangerous goods accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rault-Doumax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (7), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité face aux risques liés au transport de matières dangereuses : apports de deux méthodes multicritères d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Picheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°27 - 3ème Trimestre 2002, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of 62 risk analysis methodologies of industrial plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (4), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of water curtains to protect firemen in case of an accidental release of ammonia: comparison of the effectiveness for two different release rates of ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (5), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation in Mediterranean shrub fuels of seven wildland fire rate of spread models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues-Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback information of an accidental ammonia dispersion: use of phyto-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Manzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (5), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(01)00020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of ammonia dispersion around a water curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (6), pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information Géographique Appliqué à la Sécurité Civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (3-4), pp.353-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du feu en brûlage dirigé : températures et impact sur les bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, N° spécial brûlages dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of water curtains to protect firemen in case of heavy gas dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-4230(96)00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging digital and physical realms: cross-evaluating intrusion detection models in cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-025-01119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel Classification in IoT NIDS: A Proposed Cross Machine Learning Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba Baba-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Electro-Computing Technologies for Humanity (NIGERCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ado Ekiti, Nigeria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NIGERCON62786.2024.10927096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Water Pollutants Level in Developing Nations' Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadrack Ugwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benfodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile E. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Emergency Management Society (TIEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPRE EXPO TIEMS, Oct 2025, Brindisi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHST-24 - International Conference on Healthcare Simulation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à l’imprévisible : la nécessaire confiance envers l’organisation de soin et les collègues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Intrusion Detection in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross ML for Io(H)T Network Traffic Classification: A New Approach Towards Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.282-288, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art Analysis of Cyberattack Trends in the Healthcare Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Effect of Ambulance Strategy on Patient Mortality Outcome from Hospital Systems: a Simulation Study in the Context of Industrial Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and evaluation of cyberattack databases with AI tools in healthcare sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Based Anomaly Detection foran Improved Cyber Security in a Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023: The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Risk Predictive Modelling In The Northern Zone Of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity and Incident Response Challenges in the African Continent: a Case of the Nigerian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayo Ashonibare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023 - The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Dilemma of a “Crisis within a crisis”: Exploring the Penetration Testing challenges in a Mobile Field Hospital Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEAN 2023 - Cyber Secure Nigeria 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Abuja, Nigeria. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22624/AIMS/CSEAN-SMART2023P9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes connectées : détection du risque biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tur Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayle Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roig Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Disaster Management Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Sekhar Rajasekharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2021 - The 8th International Conference on Military Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMT52455.2021.9502784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity in Critical National Infrastructure : a case of the Cyberresilience Assessment in Mobile Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Secure Nigeria Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hospitaliers français se sentent-ils prêts à gérer une catastrophe ? Une perspective psycho-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 - 11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perception du risque des situations sanitaires exceptionnelles chez les personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque ARPEnv : Défis environnementaux d’aujourd’hui et de demain : Mieux comprendre pour mieux accompagner le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes hospital staff ready to manage the COVID-19 pandemic? A psycho-social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2020 - The international emergency management society Annual Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from field test - The joint Activity at Gurcy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Agostinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METU Serious Gaming Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging the preparation of hospital workers for sanitary crisis: application of the theory of planned behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSJC 2020 - 15e Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des technologies numériques dans les territoires intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Agostinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC’2019 - XVe Conférence Internationale EUTIC : Réseau de recherche international et pluridisciplinaire sur les enjeux et usages des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil d'apprentissage pour les hôpitaux de campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA, Université Bordeaux-Montaigne, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC-IS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity model-driven assessment of Field Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4642 - 4647, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and modeling of the burning behavior of household materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the flammability of household materials subjected to high radiative flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems - Proceedings of the 25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overpressure wave interaction with droplets: time resolved measurements by laser shadowscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vigo, Spain. pp.841312, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.978639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of chemicals in the seawater column by shadowscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130W, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.977938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals behavior in the seawater column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 35th AMOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation rate of acetone. State of the art and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011 - 20th European Safety and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des algorithmes génétiques pour l'évaluation du terme source. Application aux phénomènes d'explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.Com 5B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management : improvement of knowledge and development of a decision aid process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dautun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecysyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabioc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and security engineering (SAFE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rome, Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bubbico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo.G. Luccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.1260-1267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAMIS : Accidental Risk Assessment Methodology for Industries in the framework of SEVESO II directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirchsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delvosalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nijs-Jan Duijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Urbanisation et Prévention des Accidents Majeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk assessment methodology for seveso II establishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Turin, Italy. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating global health disasters through a more intentional international law framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikeoluwa Emmanuela Akinbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental impact and its related health issues by petrochemical pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadrack Ugwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benfodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile E. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial analysis and modeling of the distribution of Lassa fever and the pattern of spread in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaila Sadiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hybrid Symposium, Qatar. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response in Health Sector: Spatiotemporel Predictive Modelling of Malaria Endemicity in the Northern Zone of Plateau State, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Duzgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Security in Healthcare : Utilizing Artificial Intelligence and Database Technology to Enhance Understanding of Cyberattacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Shombot Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bestak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin And Intrusion Detection In A Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing & Responding to Cyber Incident Crisis in Healthcare: Design and Development of technical training capabilities implementing theoretical & practical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin and Intrusion Detection in a Cyber Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : "Sécurité et Résilience"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical Intrusion Detection Driven SCADA system : for an Enhanced Cybersecurity in a Hospital Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Critical Infrastructures : AI Paradigm for Enhanced Cyber Attack Detection in Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber security in the healthcare system : Evaluation and Assessment of Cyber Security Readiness in Mobile Field Hospital’s Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03683428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Outbreaks Prediction and Monitoring Modelling using a variable Tool of Remote Sensing and GIS; An integral study of Disaster preparedness and Response in Disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanlok Henry Nimlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kivanc Ertugay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03937905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Disaster Response in the Oil and Gas Industry: Set-up, Design, and Implementation of Innovation and Interoperable Solutions for a Mobile Field Hospital (MFH) Dedicated to the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur les compétences non techniques pour des équipes en médecine de catastrophe visiblement plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2020, 978-2354124397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la conception d'un simulateur en gestion des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Research Institute of Applied Communication (URIAC) National &amp; Kapodistrian University of Athens, Athens, Greece. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Logic and new forms of governance Proceedings of the 12th edition of the Eutic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-960-99791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Critical Infrastructure Dependency Modelling and Simulation for Emergency Management and Decision Making by the Civil Security Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapebie Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eid Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Civil Security Authorities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-258, 2016, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33331-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemical release from marine accident— experimental analysis of n-butanol behavior in seawater column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.185-192, 2013, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Impact of Mobile Field Hospital Deployment in Reducing Patients Mean Wait Times in Emergency Departments: An Agent-Based Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wade Schuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song Shombot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bestak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Baba-Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-025-00963-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Ertugay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Duzgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JVBD.JVBD_63_24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thawbaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Muritala Kolade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Abdulkareem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v4i4.5086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04705423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuba Job Danladi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Kolade Yusuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajec.v3i3.3362" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuba Jod Danladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Di Ludovico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Eugeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55248/gengpi.5.0824.2132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04819418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawbaan Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Shombot Emmanuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Babatunde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajise.v3i3.2919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769691v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Shombot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Abeyi Odey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajise.v3i3.3576" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04411216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csa.2024.100036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04597822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i3.2717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03871107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alikishiyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzarotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1653012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dimbour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2006.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CMF40GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.07.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2H7NQNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dimbour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSJ9K9GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dimbour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(03)00038-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46GBSN3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00200-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8HVGX6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00077-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57N980CS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ollivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00019-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF75CL6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00032-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJKQM4P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fournet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00021-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GC6H0Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manzone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00020-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HQNG2QH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(96)00049-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC4NL35Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NIGERCON62786.2024.10927096" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851757" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Farouk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayo Ashonibare" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Sekhar Rajasekharan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMT52455.2021.9502784" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bronner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972395v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchsteiger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delvosalle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nijs-Jan Duijm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069683v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeoluwa Emmanuela Akinbode" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097931v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683430v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03937905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015840v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapebie Emmanuel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Mohamed" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33331-1_23" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2026.01.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song Shombot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bestak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Baba-Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-025-00963-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Ertugay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Duzgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JVBD.JVBD_63_24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thawbaan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Muritala Kolade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Abdulkareem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v4i4.5086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04705423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuba Job Danladi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Kolade Yusuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vechot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajec.v3i3.3362" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuba Jod Danladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Di Ludovico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Eugeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55248/gengpi.5.0824.2132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Isa Lawan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petrica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajpehs.v2i2.3441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769691v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Shombot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Abeyi Odey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajise.v3i3.3576" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04819418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawbaan Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Shombot Emmanuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Babatunde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajise.v3i3.2919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04411216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csa.2024.100036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04783639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmsi.v3i2.3612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04597822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i3.2717" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jem.0744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2023.132387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03378793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2021.270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03871107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alikishiyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mailhac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2018.090881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzarotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1653012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sabatini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapebie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojf.2014.45059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Forestier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cirocchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11566" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK4DP582-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Michael Birk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Jarry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2013.08.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.09.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7901/2169-3358-2011-1-168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.07.086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.06.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dimbour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2006.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CMF40GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.07.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2H7NQNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dimbour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSJ9K9GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dimbour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(03)00038-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46GBSN3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00200-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8HVGX6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00077-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57N980CS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ollivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00019-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF75CL6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00032-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJKQM4P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Griot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Picheral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2392" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fournet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00021-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GC6H0Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pearson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF01006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manzone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(01)00020-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HQNG2QH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(99)00010-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBCCR04J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02938926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poppi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herisson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doveil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(96)00049-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC4NL35Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NIGERCON62786.2024.10927096" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783466v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Fleureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851757" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208536v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Farouk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayo Ashonibare" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22624/AIMS/CSEAN-SMART2023P9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Sekhar Rajasekharan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMT52455.2021.9502784" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03269920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927997v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.685" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009654v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.978639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012044v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.977938" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bronner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972395v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchsteiger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delvosalle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nijs-Jan Duijm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069683v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeoluwa Emmanuela Akinbode" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097891v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683430v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683423v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Song" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03683428v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03937905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015840v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapebie Emmanuel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Mohamed" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33331-1_23" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuhrer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-30" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>