--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Forlot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociolinguistique et didactique des langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO Paris</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.forlot@inalco.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Local Confronts the Global in Language-in-Education Policies: The Case of Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.165-185. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I’m a child of Lee Kuan Yew, cannot help it”: Students’ narratives on language and ethnic planning in Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.99-127. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archipel.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes endogènes et contre-normes dans les ‘anglais du monde’ Modèles d’analyse et terrains de la modernité avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (54), pp.74-104. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v26i54.46503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and Family Languages in French-Speaking Belgium: Issues of Legimacy and Integration&amp;quot;. Language Education and Multilingualism - The Langscape Journal 2/2019, pp. 85-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lucchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage & Family Languages in French-speaking Belgium: Issues of Legitimacy and Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.85-101. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques linguistiques et &amp;quot;multilinguisme pragmatique&amp;quot;: 50 ans de glottopolitique à SIngapour&amp;quot;. Glottopol n° 30, pp. 34-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques linguistiques et « multilinguisme pragmatique » : 50 ans de glottopolitique à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « fait linguistique » au « fait plurilingue » à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anglais dominant dans l’éducation : contributions sociolinguistiques à des réinterprétations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anglais dominant dans l’éducation : contributions sociolinguistiques à des réinterprétations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.6-19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'appropriation en didactique critique des langues : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'anglais et paradoxes des apprentissages langagiers à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'anglais et paradoxes des apprentissages langagiers à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a school in a ‘double-minority’ context: language, migration and ideologies in French Ontario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434630902855806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux stéréotypes sociolinguistiques d'étudiants professeurs. Résultats préliminaires d'une enquête et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2006.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorité et légitimité communautaire : la migration française de Toronto entre francophonie et anglophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies d'Amerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.131. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005369ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le recul du français face à l’anglais, d’un continent à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau Francophone de Sociolinguistique: Hétérogénéité et changement: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Inalco, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.39822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains. Terrains, espaces et complexités de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec sa langue en poche. Parcours de français émigrés au Canada (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. 2008, 9782875581822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Off Zombies in France's Multilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and Education. Researchers' Pathways and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.130-137, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les langues moins enseignées : des questionnements sociolinguistiques aux problématiques didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.7-20, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.39884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheurs plurilingues et plurimigrants en français : des recherches anéoué différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Proximités – Sciences du langage, EME Editions, pp. 333-348, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et parcours migratoires. Sociolinguistique ethnographique de la migration française à Toronto (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université catholique de Louvain, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 10 : VILLAGE GLOBAL, LANGUES COMMUNES ET PLURILINGUISME (USPC/NUS [PLIDAM-CLS] - Projet LASIPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Forlot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociolinguistique et didactique des langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO Paris</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles.forlot@inalco.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Local Confronts the Global in Language-in-Education Policies: The Case of Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.165-185. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progress and stability of English in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Englishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.228-243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/weng.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I’m a child of Lee Kuan Yew, cannot help it”: Students’ narratives on language and ethnic planning in Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.99-127. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archipel.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes endogènes et contre-normes dans les ‘anglais du monde’ Modèles d’analyse et terrains de la modernité avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (54), pp.74-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v26i54.46503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage and Family Languages in French-Speaking Belgium: Issues of Legimacy and Integration&amp;quot;. Language Education and Multilingualism - The Langscape Journal 2/2019, pp. 85-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lucchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage & Family Languages in French-speaking Belgium: Issues of Legitimacy and Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.85-101. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques linguistiques et &amp;quot;multilinguisme pragmatique&amp;quot;: 50 ans de glottopolitique à SIngapour&amp;quot;. Glottopol n° 30, pp. 34-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques linguistiques et « multilinguisme pragmatique » : 50 ans de glottopolitique à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « fait linguistique » au « fait plurilingue » à l'école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anglais dominant dans l’éducation : contributions sociolinguistiques à des réinterprétations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anglais dominant dans l’éducation : contributions sociolinguistiques à des réinterprétations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.6-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'appropriation en didactique critique des langues : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'anglais et paradoxes des apprentissages langagiers à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'anglais et paradoxes des apprentissages langagiers à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a school in a ‘double-minority’ context: language, migration and ideologies in French Ontario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01434630902855806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux stéréotypes sociolinguistiques d'étudiants professeurs. Résultats préliminaires d'une enquête et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2006.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorité et légitimité communautaire : la migration française de Toronto entre francophonie et anglophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies d'Amerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005369ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le recul du français face à l’anglais, d’un continent à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau Francophone de Sociolinguistique: Hétérogénéité et changement: perspectives sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Inalco, 2020, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.39822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains. Terrains, espaces et complexités de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec sa langue en poche. Parcours de français émigrés au Canada (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. 2008, 9782875581822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Off Zombies in France's Multilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and Education. Researchers' Pathways and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.130-137, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les langues moins enseignées : des questionnements sociolinguistiques aux problématiques didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.7-20, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.39884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheurs plurilingues et plurimigrants en français : des recherches anéoué différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Proximités – Sciences du langage, EME Editions, pp. 333-348, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières et parcours migratoires. Sociolinguistique ethnographique de la migration française à Toronto (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université catholique de Louvain, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PROCHE ET LE LOINTAIN : ENSEIGNER, APPRENDRE ET PARTAGER DES CULTURES ÉTRANGÈRES / Séance 10 : VILLAGE GLOBAL, LANGUES COMMUNES ET PLURILINGUISME (USPC/NUS [PLIDAM-CLS] - Projet LASIPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Forlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Spaëth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Cambrone-Lasnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01376921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.forlot@inalco.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.2629" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v26i54.46503" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20619" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01374901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03648719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434630902855806" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03648714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005369ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04406137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.39822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.39884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01389817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilles.forlot@inalco.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/weng.12644" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archipel.2629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v26i54.46503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01374901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03648719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434630902855806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02357739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03648714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005369ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04406137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.39822" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03540038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03082454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.39884" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01389817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ottavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>