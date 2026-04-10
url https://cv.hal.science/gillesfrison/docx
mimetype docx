--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,10858 +66,10987 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Charge Transfer in Functionalised Betainoïd Pyridinium-Benzimidazole Scaffolds: Computational and Experimental Insights into Optical Properties</w:t>
+                <w:t xml:space="preserve">CPAPhosAuCl as Dual Chiral Organocatalyst and Au(I)-Complex for Relay Catalysis: Application in the Synthesis of Chiral Indole Alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Moussa</w:t>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.e202500130. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.658-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c07190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230458v1</w:t>
+                <w:t xml:space="preserve">hal-05584363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between NMR Coupling Constants and σ‐Donating Properties of N ‐Heterocyclic Carbenes and Their Derivatives</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhika Gupta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joan Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403403⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11375-11380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC02953H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003420v1</w:t>
+                <w:t xml:space="preserve">hal-05119305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid C-S+ Bond Cleavage via 1,6-Benzyl Elimination for Traceless Modification of Bioactive Peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Charge Transfer in Functionalised Betainoïd Pyridinium-Benzimidazole Scaffolds: Computational and Experimental Insights into Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Chen</w:t>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Duan</w:t>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanwen Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (24), pp.20807-20818. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e202500130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c04329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230446v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
+                <w:t xml:space="preserve">Correlation Between NMR Coupling Constants and σ‐Donating Properties of N ‐Heterocyclic Carbenes and Their Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Pereira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Radhika Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC02953H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.e202403403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119305v1</w:t>
+                <w:t xml:space="preserve">hal-05003420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Hock and Friedel-Crafts reactions allowing an expedient synthesis of a cyclolignan-type scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid C-S+ Bond Cleavage via 1,6-Benzyl Elimination for Traceless Modification of Bioactive Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria A Ikonnikova</w:t>
+                <w:t xml:space="preserve">Zhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cheibas</w:t>
+                <w:t xml:space="preserve">Wenbin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gayraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Huanwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.15⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (24), pp.20807-20818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c04329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303506v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Enantioselective Au(I)‐Catalyzed Reactions between 2‐Alkynyl Ketones and Naphthols using the TCDC Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem Hock and Friedel-Crafts reactions allowing an expedient synthesis of a cyclolignan-type scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria A Ikonnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunliang Yu</w:t>
+                <w:t xml:space="preserve">Cristina Cheibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Daghmoum</w:t>
+                <w:t xml:space="preserve">Oscar Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazarii Sabat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Alexandra E Bosnidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400193⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732467v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Diastereoselectivity in Dearomatizing Diels-Alder Reactions of Nitroarenes with 2-Trimethylsilyloxycyclohexadiene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the Enantioselective Au(I)‐Catalyzed Reactions between 2‐Alkynyl Ketones and Naphthols using the TCDC Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Powderly</w:t>
+                <w:t xml:space="preserve">Meriem Daghmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202303697⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366 (11), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785689v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene (NHC) Ligand Exchange of Bis(NHC)–Pd(II) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Diastereoselectivity in Dearomatizing Diels-Alder Reactions of Nitroarenes with 2-Trimethylsilyloxycyclohexadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Powderly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoqiao Teng</w:t>
+                <w:t xml:space="preserve">Mélanie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaru Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hao Jin</w:t>
+                <w:t xml:space="preserve">Laetitia Chausset-Boissarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03652⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (34), pp.e202303697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785473v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem InCl3-Promoted Hydroperoxide Rearrangements and Nucleophilic Additions: A Straightforward Entry to Benzoxacycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene (NHC) Ligand Exchange of Bis(NHC)–Pd(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoqiao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bosnidou</w:t>
+                <w:t xml:space="preserve">Yaru Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Fayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gayraud</w:t>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+                <w:t xml:space="preserve">Hao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (13), pp.9277-9282. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.21806-21809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239627v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed tandem reactions between 2-alkynyl enones and naphthols by the tethered counterion-directed catalysis strategy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Investigation of the Mechanism of the Hock Rearrangement with InCl3 as Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3QO00415E⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.e202300578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220207v1</w:t>
+                <w:t xml:space="preserve">hal-04239604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD spectroscopy and quantum-chemical simulations of the reaction products of cisplatin with the dipeptide CysGly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tandem InCl3-Promoted Hydroperoxide Rearrangements and Nucleophilic Additions: A Straightforward Entry to Benzoxacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Paciotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
+                <w:t xml:space="preserve">Alexandra Bosnidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cheibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (13), pp.9277-9282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297071v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Mechanism of the Hock Rearrangement with InCl3 as Catalyst</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed tandem reactions between 2-alkynyl enones and naphthols by the tethered counterion-directed catalysis strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daghmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300578⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.2936-2942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QO00415E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239604v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of (+)-Cinereain and (-)-Janoxepin through a Fragment Coupling/Retro-Claisen Rearrangement Cascade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRMPD spectroscopy and quantum-chemical simulations of the reaction products of cisplatin with the dipeptide CysGly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ronzon</w:t>
+                <w:t xml:space="preserve">Cecilia Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Nazzareno Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charote</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (47), pp.e202212855. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 247, pp.112342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202212855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790731v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Au(I)-Catalyzed Multicomponent Annulations via Tethered Counterion-Directed Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.4046-4053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.2c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical processes involving 18-crown-6-ether in activated noncovalent complexes with protonated peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Synthesis of (+)-Cinereain and (-)-Janoxepin through a Fragment Coupling/Retro-Claisen Rearrangement Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ronzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Abdelmouleh</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lalande</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thomas Charote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100075⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (47), pp.e202212855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202212855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217252v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed dearomatization of 1-naphthols with allenamides through Tethered Counterion-Directed Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+                <w:t xml:space="preserve">Chemical processes involving 18-crown-6-ether in activated noncovalent complexes with protonated peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rabasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (82), pp.10779-10782. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.1243-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CC04088J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405405v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological versus Chemical Reductive Sulfidation: An Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed dearomatization of 1-naphthols with allenamides through Tethered Counterion-Directed Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brieuc Le Cacher de Bonneville</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Rabasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c06041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (82), pp.10779-10782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC04088J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193479v1</w:t>
+                <w:t xml:space="preserve">hal-03405405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbiological versus Chemical Reductive Sulfidation: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Le Cacher de Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (15595-15598), </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (11), pp.7512-7523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c06041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911084v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalii Smal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.1688-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471058v1</w:t>
+                <w:t xml:space="preserve">hal-02911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Chemical and Interpretative Methods: the Carbon- Boron π-Bond as a Test Case</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights into the Ochratoxin A/Aptamer Interactions on a Functionalized Silicon Surface by FTIR and UV–Vis Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Aschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ozanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001945⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (46), pp.13908-13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914326v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Ochratoxin A/Aptamer Interactions on a Functionalized Silicon Surface by FTIR and UV–Vis Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Smal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02358⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.3797-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027346v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Demange</w:t>
+                <w:t xml:space="preserve">Elisabetta Gabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+                <w:t xml:space="preserve">Domenico Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (10), pp.1688-1699. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15595-15598), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911077v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Comparison of Chemical and Interpretative Methods: the Carbon- Boron π-Bond as a Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Golshid Hasrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2020, 26, pp.17230-17241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135526v1</w:t>
+                <w:t xml:space="preserve">hal-02914326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Electronically Reduced N-Donor Bidentate Ligands and Their Heteroleptic Four-Coordinate Zinc Complexes: A Survey of Density Functional Theory Results</w:t>
+                <w:t xml:space="preserve">A Self-Assembling Ligand Switch That Involves Hydroxide Addition to an sp 2 Hybridised Phosphorus Atom - A System Allowing OH - Mediated Uptake of [MCl 2 ] (M = Pd, Pt) Centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
+                <w:t xml:space="preserve">Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (11), pp.7169-7179. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (11-12), pp.1544-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152035v1</w:t>
+                <w:t xml:space="preserve">hal-02078171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium‐Catalyzed C8‐Arylation of Naphthalenes through C−H Activation: A Combined Experimental and Computational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Garrec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.14441-14446. </w:t>
+              <w:t xml:space="preserve">, 2019, 25 (36), pp.8643-8648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322041v1</w:t>
+                <w:t xml:space="preserve">hal-02135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembling Ligand Switch That Involves Hydroxide Addition to an sp 2 Hybridised Phosphorus Atom - A System Allowing OH - Mediated Uptake of [MCl 2 ] (M = Pd, Pt) Centres</w:t>
+                <w:t xml:space="preserve">Structure of Electronically Reduced N-Donor Bidentate Ligands and Their Heteroleptic Four-Coordinate Zinc Complexes: A Survey of Density Functional Theory Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cabon</w:t>
+                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Ricard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (11-12), pp.1544-1551. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7169-7179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078171v1</w:t>
+                <w:t xml:space="preserve">hal-02152035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-Chemical Modeling of the First Steps of the Strecker Synthesis: From the Gas-Phase to Water Solvation</w:t>
+                <w:t xml:space="preserve">Palladium‐Catalyzed C8‐Arylation of Naphthalenes through C−H Activation: A Combined Experimental and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Riffet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bouchoux</w:t>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.1643-1657. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.14441-14446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927653v1</w:t>
+                <w:t xml:space="preserve">hal-02322041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Cobalt Metallotropism in Remote-Substituted NHC Ligands: Metalation to Abnormal NHC Complexes or NHC Ring Opening</w:t>
+                <w:t xml:space="preserve">Quantum-Chemical Modeling of the First Steps of the Strecker Synthesis: From the Gas-Phase to Water Solvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas A Danopoulos</w:t>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Massard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+                <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201808008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.1643-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927645v1</w:t>
+                <w:t xml:space="preserve">hal-01927653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted Study on a Cytochalasin Scaffold: Lessons on Reactivity, Multidentate Catalysis, and Anticancer Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron and Cobalt Metallotropism in Remote-Substituted NHC Ligands: Metalation to Abnormal NHC Complexes or NHC Ring Opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gayraud</w:t>
+                <w:t xml:space="preserve">Alexandre Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jactel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804023⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (44), pp.14550-14554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201808008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135339v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised Theoretical Model on Enantiocontrol in Phosphoric Acid Catalyzed H -Transfer Hydrogenation of Quinoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (5), pp.2779-2787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.7b03248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic, two-coordinate [M(NHC){N(SiMe3)2}] (M = Co, Fe) complexes: synthesis, reactivity and magnetism rationalized by an unexpected metal oxidation state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+                <w:t xml:space="preserve">Multifaceted Study on a Cytochalasin Scaffold: Lessons on Reactivity, Multidentate Catalysis, and Anticancer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Yu Monakhov</w:t>
+                <w:t xml:space="preserve">Vincent Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Leusen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Kögerler</w:t>
+                <w:t xml:space="preserve">Ambre Dezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt03565e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (62), pp.16686-16691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430505v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Infrared Spectra Prediction by DFT from a New Experimental Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madanakrishna Katari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Van der rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (35), pp.8414 - 8423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201700340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csp2–Csp2 and Csp2–N Bond Formation in a One-Pot Reaction between N-Tosylhydrazones and Bromonitrobenzenes: An Unexpected Cyclization to Substituted Indole Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteroleptic, two-coordinate [M(NHC){N(SiMe3)2}] (M = Co, Fe) complexes: synthesis, reactivity and magnetism rationalized by an unexpected metal oxidation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Yu Monakhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourin Bzeih</w:t>
+                <w:t xml:space="preserve">Jan van Leusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lamaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nada Jaber</w:t>
+                <w:t xml:space="preserve">Paul Kögerler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03422⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt03565e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673626v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of doubly deprotonated, dearomatised lutidine PNP Cr and Zr pincer complexes based on isolated K and Li ligand transfer reagents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Csp2–Csp2 and Csp2–N Bond Formation in a One-Pot Reaction between N-Tosylhydrazones and Bromonitrobenzenes: An Unexpected Cyclization to Substituted Indole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourin Bzeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Simler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+                <w:t xml:space="preserve">Ali Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nada Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (7), pp.2800-2804. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (24), pp.6700 - 6703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt00144k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260140v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Structural Analysis, and Reactivity Studies of Phosphenium Dications</w:t>
+                <w:t xml:space="preserve">Direct synthesis of doubly deprotonated, dearomatised lutidine PNP Cr and Zr pincer complexes based on isolated K and Li ligand transfer reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelin Qin Yi Tay</w:t>
+                <w:t xml:space="preserve">Thomas Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Ilic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00763⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (7), pp.2800-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt00144k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226258v1</w:t>
+                <w:t xml:space="preserve">hal-01260140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-atom loss and migration in hydrogen-rich peptide cation radicals: The role of chemical environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation, Structural Analysis, and Reactivity Studies of Phosphenium Dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelin Qin Yi Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Werner-Zwanziger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.08.001⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188979v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gas phase electron capture and IRMPD action spectroscopy to probe the electronic structure of a metastable reduced organometallic complex containing a non-innocent ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H-atom loss and migration in hydrogen-rich peptide cation radicals: The role of chemical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (39), pp.25689-25692. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 390, pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01501D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158292v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented directed lateral lithiations of tertiary carbons on NHC platforms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Building a Lewis Acidic Phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelin Qin Yi Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (5-6), pp.785-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2014.980413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC08434A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086025v1</w:t>
+                <w:t xml:space="preserve">hal-01096741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating π binding energy of N-Heterocyclic carbenes: The role of polarization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining gas phase electron capture and IRMPD action spectroscopy to probe the electronic structure of a metastable reduced organometallic complex containing a non-innocent ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (39), pp.25689-25692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01501D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23852⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01120413v1</w:t>
+                <w:t xml:space="preserve">hal-01158292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Lewis Acidic Phosphorus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unprecedented directed lateral lithiations of tertiary carbons on NHC platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2014.980413⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.3049-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08434A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096741v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhydration of Protonated Nα-Acetylhistidine: A Theoretical Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimating π binding energy of N-Heterocyclic carbenes: The role of polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b05581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.564-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188977v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Coupling of N-Tosylhydrazones with Amines: Synthesis of Fluorene Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microhydration of Protonated Nα-Acetylhistidine: A Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs5014877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.11527-11539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b05581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080685v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Signatures of S-Nitroso Glutathione as Gaseous, Protonated Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Catalyzed Coupling of N-Tosylhydrazones with Amines: Synthesis of Fluorene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gregori</w:t>
+                <w:t xml:space="preserve">Montserrat Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Guidoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Scuderi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Abdallah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.12371-12382. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4498-4503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5072742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cs5014877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070818v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking DFT and TD-DFT functionals for the ground and excited states of hydrogen-rich peptide radicals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational Signatures of S-Nitroso Glutathione as Gaseous, Protonated Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cauet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct5004912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.12371-12382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5072742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016685v1</w:t>
+                <w:t xml:space="preserve">hal-01070818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Chiral Phosphoric Acids with Biphenylene-Tethered Paracyclophane Scaffolds: Synthesis, Characterization, and Catalytic Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Stemper</w:t>
+                <w:t xml:space="preserve">Benchmarking DFT and TD-DFT functionals for the ground and excited states of hydrogen-rich peptide radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo501769t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.3308-3318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5004912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152303v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pincer versus Pseudo-Pincer: Isomerism in Palladium(II) Complexes bearing κ3C,S,C ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
+                <w:t xml:space="preserve">Christophe Legein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT01047G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979050v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pincer versus Pseudo-Pincer: Isomerism in Palladium(II) Complexes bearing κ3C,S,C ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.8591-8594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01047G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00903671v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planar Chiral Phosphoric Acids with Biphenylene-Tethered Paracyclophane Scaffolds: Synthesis, Characterization, and Catalytic Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Stemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 78, pp.328-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (20), pp.9639-9646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo501769t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767561v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure Trends in N-Heterocyclic Carbenes (NHCs) with Varying Number of Nitrogen Atoms and NHC Transition Metal Bond Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Csp2-N Bond Formation via Ligand-Free Pd-Catalyzed Oxidative Coupling Reaction of N-Tosylhydrazones and Indole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.8485-8495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo401217x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847378v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold versus Palladium: A Regioselective Cycloisomerization of Aromatic Enynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.3425-3436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.201300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the synthesis of pentazole derivatives and their mono- and di-oxides with quantum modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electronic Structure Trends in N-Heterocyclic Carbenes (NHCs) with Varying Number of Nitrogen Atoms and NHC Transition Metal Bond Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40649g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.12892-12905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761248v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PdII Complex Bearing a Benzimidazole-Derived Ligand with Potentially &amp;quot;Mesoionic and Remote&amp;quot; Character and Its Catalytic Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.328-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00847374v1</w:t>
+                <w:t xml:space="preserve">hal-00767561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chiral phosphoric acids based on ferrocene-bridged paracyclophane frameworks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guiding the synthesis of pentazole derivatives and their mono- and di-oxides with quantum modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40649g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300697⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00872550v1</w:t>
+                <w:t xml:space="preserve">hal-00761248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csp2-N Bond Formation via Ligand-Free Pd-Catalyzed Oxidative Coupling Reaction of N-Tosylhydrazones and Indole Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of chiral phosphoric acids based on ferrocene-bridged paracyclophane frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Stemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Hamze</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78, pp.8485-8495. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355, pp.3613-3624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo401217x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849710v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A PdII Complex Bearing a Benzimidazole-Derived Ligand with Potentially &amp;quot;Mesoionic and Remote&amp;quot; Character and Its Catalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lee Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4654-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between alpha- and beta-carbonic anhydrases: can Zn(His)3(H2O) and Zn(His)(Cys)2(H2O) sites lead to equivalent enzymes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pannetier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0dt01454k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc15421d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555426v1</w:t>
+                <w:t xml:space="preserve">hal-00766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-base thermochemistry of gaseous oxygen and sulfur substituted amino acids (Ser, Thr, Cys, Met)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between alpha- and beta-carbonic anhydrases: can Zn(His)3(H2O) and Zn(His)(Cys)2(H2O) sites lead to equivalent enzymes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp22206f⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.2696-2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01454k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616361v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground electronic state of peptide cation radicals: a delocalized unpaired electron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy I. Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Westin Kurlancheek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Head-Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.1426-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz2004792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation channel dependence on peptide size observed in electron capture dissociation of tryptic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.1631-1644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of polynuclear zinc-thiolate sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acid-base thermochemistry of gaseous oxygen and sulfur substituted amino acids (Ser, Thr, Cys, Met)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.22866⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.18561-18580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp22206f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467069v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy, Stereoselective Synthesis of Hexahydroisoindol-4-ones under Phosphine Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353 (2-3), pp.483-493. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201000701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Microhydration Methods: Protonated Glycine as a Working Example</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reactivity of polynuclear zinc-thiolate sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp200139q⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.1239-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575354v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the scope of enantioselective ferroPHANE-promoted [3+2] annulations with alpha,beta-unsaturated ketones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pinto</w:t>
+                <w:t xml:space="preserve">Comparison of Microhydration Methods: Protonated Glycine as a Working Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Neel</w:t>
+                <w:t xml:space="preserve">Catherine Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armen Panossian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">E. A. Perpète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (3), pp.1033-45. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.3604-3613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200901893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp200139q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454126v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic stability versus kinetic lability of ZnS4 core</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expanding the scope of enantioselective ferroPHANE-promoted [3+2] annulations with alpha,beta-unsaturated ketones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.200900624⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.1033-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467068v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-histidine-glutamate as a regulator of enzymatic cycles: a case study of carbonic anhydrase.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic stability versus kinetic lability of ZnS4 core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b812916a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.1445-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.200900624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467064v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilicity of zinc-bound thiolates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Platinum (II) complexes featuring chiral diphosphines and N-heterocyclic carbene ligands: synthesis and evaluation as cycloisomerization catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Skander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.002⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om800743r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462197v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum (II) complexes featuring chiral diphosphines and N-heterocyclic carbene ligands: synthesis and evaluation as cycloisomerization catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metal-histidine-glutamate as a regulator of enzymatic cycles: a case study of carbonic anhydrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Marinetti</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om800743r⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b812916a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365790v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alkylation mechanism of zinc-bound thiolates depends upon the zinc ligands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Nucleophilicity of zinc-bound thiolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic800697s⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.546-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00467062v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semiempirical, ab initio, and DFT methods in evaluating metal-ligand bond strength, proton affinity, and interactions between first and second shell ligands in Zn-biomimetic complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Turecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.20800⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466475v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The alkylation mechanism of zinc-bound thiolates depends upon the zinc ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (18), pp.8167-8178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic800697s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467063v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Capture in Charge-Tagged Peptides. Evidence for the Role of Excited Electronic States</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comparative study of semiempirical, ab initio, and DFT methods in evaluating metal-ligand bond strength, proton affinity, and interactions between first and second shell ligands in Zn-biomimetic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frantisek Turecek</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2007.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.416-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466468v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stable Aminyl Radical Metal Complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electron Capture in Charge-Tagged Peptides. Evidence for the Role of Excited Electronic States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Turecek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1106070⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.2146-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466464v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eta(5)– and eta(6)–Coordinations Revisited: An ELF Study of Ferrocene and Dibenzenechromium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Stable Aminyl Radical Metal Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Geier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Electronic Journal of Molecular Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 307, pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1106070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464100v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Specialty Phosphines to Metals: Synthesis, Structure, and Solution Calorimetry of the Phosphirane Complex [PtMe2(iPrBABAR-Phos)2]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">eta(5)– and eta(6)–Coordinations Revisited: An ELF Study of Ferrocene and Dibenzenechromium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Sommer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Electronic Journal of Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (5), pp.222-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463356v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TROPDAD: A New Ligand for the Synthesis of Water-Stable Paramagnetic [16+1]-Electron Rhodium and Iridium Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dibenzophosphasemibullvalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Geier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200204700⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.3955-3957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200351388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463362v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzophosphasemibullvalene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Binding of Specialty Phosphines to Metals: Synthesis, Structure, and Solution Calorimetry of the Phosphirane Complex [PtMe2(iPrBABAR-Phos)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.2202-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om020642q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200351388⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464099v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent effects in polarized phosphaalkenes: a theoretical study of aminocarbene–phosphinidene adducts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TROPDAD: A New Ligand for the Synthesis of Water-Stable Paramagnetic [16+1]-Electron Rhodium and Iridium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Breher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Böhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Liesum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01118-4⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.3859-3866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200204700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463044v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronegativity Versus Lone Pair Shape: A Comparative Study of Phosphaferrocenes and Azaferrocenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the bonding between aminocarbene and main group elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1692-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b204688a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0258816⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00463351v1</w:t>
+                <w:t xml:space="preserve">hal-00463354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-aromatizing Phosphole</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coordinated olefins, H2C=CHR, and phosphanes, PH2R: a theoretical study of the R substituent effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 643-644, pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01276-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo0108156⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463046v1</w:t>
+                <w:t xml:space="preserve">hal-00463045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1,1'-ferrocenylene-bridged analogue of BIPNOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Substituent effects in polarized phosphaalkenes: a theoretical study of aminocarbene–phosphinidene adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01366-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 643-644, pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01118-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463352v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bonding between aminocarbene and main group elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electronegativity Versus Lone Pair Shape: A Comparative Study of Phosphaferrocenes and Azaferrocenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b204688a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (23), pp.5653-5659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0258816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463354v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated olefins, H2C=CHR, and phosphanes, PH2R: a theoretical study of the R substituent effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De-aromatizing Phosphole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 643-644, pp.285-291. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.1208-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01276-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo0108156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463045v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bend the Coin Your Way: Ligand Design and Main Group Element Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torsten Büttner</w:t>
+                <w:t xml:space="preserve">A 1,1'-ferrocenylene-bridged analogue of BIPNOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Deblon</w:t>
+                <w:t xml:space="preserve">Franck Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gionata Frasca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Romain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.245-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01366-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462498v1</w:t>
+                <w:t xml:space="preserve">hal-00463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and X-ray Crystal Structure Analysis of a Cp-Substituted Phosphaferrocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bend the Coin Your Way: Ligand Design and Main Group Element Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Böhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Deblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gionata Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (10), pp.814-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00463042v1</w:t>
+                <w:t xml:space="preserve">hal-00462498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CH by N Replacement Effects on the Aromaticity and Reactivity of Phosphinines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and X-ray Crystal Structure Analysis of a Cp-Substituted Phosphaferrocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 64, pp.5524-5529. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.5513-5514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo9903611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om0106480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462246v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT/Electron Localization Function (ELF) Study of the Bonding of Phosphinidenes with N-Heterocyclic Carbenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The CH by N Replacement Effects on the Aromaticity and Reactivity of Phosphinines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp991550q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64, pp.5524-5529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo9903611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462491v1</w:t>
+                <w:t xml:space="preserve">hal-00462246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of electrophilic versus nucleophilic character of transition metal complexes of phosphinidenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A DFT/Electron Localization Function (ELF) Study of the Bonding of Phosphinidenes with N-Heterocyclic Carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(98)00875-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103 (50), pp.10998-11003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp991550q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00462244v1</w:t>
+                <w:t xml:space="preserve">hal-00462491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theoretical study of electrophilic versus nucleophilic character of transition metal complexes of phosphinidenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 570, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(98)00875-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some difficulties encountered with AM1 and PM3 calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Trong Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Solladié-Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Metzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54, pp.12841-12852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00773-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10927,279 +11056,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone sous forme C$_{10}$Cl$_{10}$O existe-t-elle vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher De Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11209,668 +11338,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Organique XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303917v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288083v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra E Bosnidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the retro-Claisen rearrangement to the total synthesis of oxepin-containing natural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of 2,5-dihydrooxepine formation through oxa-Cope rearrangements and its application to the total synthesis of radulanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11880,193 +12009,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for olefin complexes: Synthesis and characterization of stable rhodium(0) and iridium(0) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Schönberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Deblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screttas CG; Steele BR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERSPECTIVES IN ORGANOMETALLIC CHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROYAL SOCIETY OF CHEMISTRY, pp.222-239, 2003, ROYAL SOCIETY OF CHEMISTRY SPECIAL PUBLICATIONS, Issue 287, 978-0-85404-876-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781847551641-00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12213,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu Monakhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu Monakhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXT7T8PG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>