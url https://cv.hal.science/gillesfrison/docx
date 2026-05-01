--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -217,486 +217,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
+                <w:t xml:space="preserve">Tunable Charge Transfer in Functionalised Betainoïd Pyridinium-Benzimidazole Scaffolds: Computational and Experimental Insights into Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Pereira</w:t>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11375-11380. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e202500130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC02953H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119305v1</w:t>
+                <w:t xml:space="preserve">hal-05230458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Charge Transfer in Functionalised Betainoïd Pyridinium-Benzimidazole Scaffolds: Computational and Experimental Insights into Optical Properties</w:t>
+                <w:t xml:space="preserve">Correlation Between NMR Coupling Constants and σ‐Donating Properties of N ‐Heterocyclic Carbenes and Their Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamal Moussa</w:t>
+                <w:t xml:space="preserve">Radhika Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500130⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.e202403403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230458v1</w:t>
+                <w:t xml:space="preserve">hal-05003420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between NMR Coupling Constants and σ‐Donating Properties of N ‐Heterocyclic Carbenes and Their Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid C-S+ Bond Cleavage via 1,6-Benzyl Elimination for Traceless Modification of Bioactive Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhika Gupta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanwen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403403⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (24), pp.20807-20818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c04329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003420v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid C-S+ Bond Cleavage via 1,6-Benzyl Elimination for Traceless Modification of Bioactive Peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Chen</w:t>
+                <w:t xml:space="preserve">Joan Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Duan</w:t>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanwen Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (24), pp.20807-20818. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11375-11380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c04329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC02953H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230446v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem Hock and Friedel-Crafts reactions allowing an expedient synthesis of a cyclolignan-type scaffold</w:t>
               </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra E Bosnidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.162-169. </w:t>
@@ -1212,559 +1212,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Mechanism of the Hock Rearrangement with InCl3 as Catalyst</w:t>
+                <w:t xml:space="preserve">Tandem InCl3-Promoted Hydroperoxide Rearrangements and Nucleophilic Additions: A Straightforward Entry to Benzoxacycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bosnidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agathe Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cheibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (13), pp.9277-9282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239604v1</w:t>
+                <w:t xml:space="preserve">hal-04239627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem InCl3-Promoted Hydroperoxide Rearrangements and Nucleophilic Additions: A Straightforward Entry to Benzoxacycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed tandem reactions between 2-alkynyl enones and naphthols by the tethered counterion-directed catalysis strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daghmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00845⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.2936-2942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QO00415E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239627v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Au( i )-catalyzed tandem reactions between 2-alkynyl enones and naphthols by the tethered counterion-directed catalysis strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">IRMPD spectroscopy and quantum-chemical simulations of the reaction products of cisplatin with the dipeptide CysGly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazzareno Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3QO00415E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 247, pp.112342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220207v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD spectroscopy and quantum-chemical simulations of the reaction products of cisplatin with the dipeptide CysGly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Investigation of the Mechanism of the Hock Rearrangement with InCl3 as Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 247, pp.112342. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.e202300578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297071v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Au(I)-Catalyzed Multicomponent Annulations via Tethered Counterion-Directed Catalysis</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2410,1161 +2410,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian D’accriscio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+                <w:t xml:space="preserve">Vitalii Smal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.3797-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911077v1</w:t>
+                <w:t xml:space="preserve">hal-02471058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Ochratoxin A/Aptamer Interactions on a Functionalized Silicon Surface by FTIR and UV–Vis Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Aschl</w:t>
+                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allongue</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Gabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02358⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15595-15598), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027346v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+                <w:t xml:space="preserve">Comparison of Chemical and Interpretative Methods: the Carbon- Boron π-Bond as a Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhika Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golshid Hasrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.17230-17241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471058v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Corinti</w:t>
+                <w:t xml:space="preserve">Insights into the Ochratoxin A/Aptamer Interactions on a Functionalized Silicon Surface by FTIR and UV–Vis Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Aschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Domenico Osella</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ozanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (46), pp.13908-13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911084v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Chemical and Interpretative Methods: the Carbon- Boron π-Bond as a Test Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhika Gupta</w:t>
+                <w:t xml:space="preserve">[(dcpp)Ni( η 2 -Arene)] Precursors: Synthesis, Reactivity, and Catalytic Application to the Suzuki–Miyaura Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ohleier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+                <w:t xml:space="preserve">Matthieu Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golshid Hasrack</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Thillaye Du Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.17230-17241. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.1688-1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914326v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembling Ligand Switch That Involves Hydroxide Addition to an sp 2 Hybridised Phosphorus Atom - A System Allowing OH - Mediated Uptake of [MCl 2 ] (M = Pd, Pt) Centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cabon</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Ricard</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801181⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (36), pp.8643-8648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078171v1</w:t>
+                <w:t xml:space="preserve">hal-02135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Structure of Electronically Reduced N-Donor Bidentate Ligands and Their Heteroleptic Four-Coordinate Zinc Complexes: A Survey of Density Functional Theory Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (36), pp.8643-8648. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7169-7179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135526v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Electronically Reduced N-Donor Bidentate Ligands and Their Heteroleptic Four-Coordinate Zinc Complexes: A Survey of Density Functional Theory Results</w:t>
+                <w:t xml:space="preserve">Palladium‐Catalyzed C8‐Arylation of Naphthalenes through C−H Activation: A Combined Experimental and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (11), pp.7169-7179. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.14441-14446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152035v1</w:t>
+                <w:t xml:space="preserve">hal-02322041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium‐Catalyzed C8‐Arylation of Naphthalenes through C−H Activation: A Combined Experimental and Computational Study</w:t>
+                <w:t xml:space="preserve">A Self-Assembling Ligand Switch That Involves Hydroxide Addition to an sp 2 Hybridised Phosphorus Atom - A System Allowing OH - Mediated Uptake of [MCl 2 ] (M = Pd, Pt) Centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Garrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Yves Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Prevost</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.14441-14446. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (11-12), pp.1544-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322041v1</w:t>
+                <w:t xml:space="preserve">hal-02078171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-Chemical Modeling of the First Steps of the Strecker Synthesis: From the Gas-Phase to Water Solvation</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised Theoretical Model on Enantiocontrol in Phosphoric Acid Catalyzed H -Transfer Hydrogenation of Quinoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Dezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Infrared Spectra Prediction by DFT from a New Experimental Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madanakrishna Katari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Van der rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (35), pp.8414 - 8423. </w:t>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-atom loss and migration in hydrogen-rich peptide cation radicals: The role of chemical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190 (5-6), pp.785-788. </w:t>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining gas phase electron capture and IRMPD action spectroscopy to probe the electronic structure of a metastable reduced organometallic complex containing a non-innocent ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madanakrishna Katari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Payen de La Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating π binding energy of N-Heterocyclic carbenes: The role of polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Guidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Chiavarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,51 +5681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking DFT and TD-DFT functionals for the ground and excited states of hydrogen-rich peptide radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,217 +6159,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csp2-N Bond Formation via Ligand-Free Pd-Catalyzed Oxidative Coupling Reaction of N-Tosylhydrazones and Indole Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roche</w:t>
+                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 78, pp.8485-8495. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo401217x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 78, pp.328-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849710v1</w:t>
+                <w:t xml:space="preserve">hal-00767561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold versus Palladium: A Regioselective Cycloisomerization of Aromatic Enynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6378,92 +6335,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.3425-3436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.201300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure Trends in N-Heterocyclic Carbenes (NHCs) with Varying Number of Nitrogen Atoms and NHC Transition Metal Bond Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6482,283 +6439,321 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.12892-12905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201301093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guiding the synthesis of pentazole derivatives and their mono- and di-oxides with quantum modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78, pp.328-338. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.611-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40649g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767561v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the synthesis of pentazole derivatives and their mono- and di-oxides with quantum modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PdII Complex Bearing a Benzimidazole-Derived Ligand with Potentially &amp;quot;Mesoionic and Remote&amp;quot; Character and Its Catalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lee Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4654-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj40649g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761248v1</w:t>
+                <w:t xml:space="preserve">hal-00847374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chiral phosphoric acids based on ferrocene-bridged paracyclophane frameworks</w:t>
               </w:r>
@@ -6796,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.3613-3624. </w:t>
@@ -6884,186 +6879,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PdII Complex Bearing a Benzimidazole-Derived Ligand with Potentially &amp;quot;Mesoionic and Remote&amp;quot; Character and Its Catalytic Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Csp2-N Bond Formation via Ligand-Free Pd-Catalyzed Oxidative Coupling Reaction of N-Tosylhydrazones and Indole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Lee Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+                <w:t xml:space="preserve">Maxime Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.8485-8495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo401217x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847374v1</w:t>
+                <w:t xml:space="preserve">hal-00849710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise syntheses of tri- and tetraphosphaporphyrinogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escalle-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,51 +7162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between alpha- and beta-carbonic anhydrases: can Zn(His)3(H2O) and Zn(His)(Cys)2(H2O) sites lead to equivalent enzymes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7625,51 +7625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepti Duvvuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of polynuclear zinc-thiolate sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Microhydration Methods: Protonated Glycine as a Working Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic stability versus kinetic lability of ZnS4 core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8206,705 +8206,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum (II) complexes featuring chiral diphosphines and N-heterocyclic carbene ligands: synthesis and evaluation as cycloisomerization catalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-histidine-glutamate as a regulator of enzymatic cycles: a case study of carbonic anhydrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Marinetti</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om800743r⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b812916a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365790v1</w:t>
+                <w:t xml:space="preserve">hal-00467064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-histidine-glutamate as a regulator of enzymatic cycles: a case study of carbonic anhydrase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleophilicity of zinc-bound thiolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b812916a⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.546-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467064v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilicity of zinc-bound thiolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+                <w:t xml:space="preserve">Platinum (II) complexes featuring chiral diphosphines and N-heterocyclic carbene ligands: synthesis and evaluation as cycloisomerization catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Skander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.546-553. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om800743r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462197v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The alkylation mechanism of zinc-bound thiolates depends upon the zinc ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (18), pp.8167-8178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic800697s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467063v1</w:t>
+                <w:t xml:space="preserve">hal-00467062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alkylation mechanism of zinc-bound thiolates depends upon the zinc ligands.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">A comparative study of semiempirical, ab initio, and DFT methods in evaluating metal-ligand bond strength, proton affinity, and interactions between first and second shell ligands in Zn-biomimetic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic800697s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.416-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00467062v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of semiempirical, ab initio, and DFT methods in evaluating metal-ligand bond strength, proton affinity, and interactions between first and second shell ligands in Zn-biomimetic complexes</w:t>
+                <w:t xml:space="preserve">Structure of electron-capture dissociation fragments from charge-tagged peptides probed by tunable infrared multiple photon dissociation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Turecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (45), pp.14916-14917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja805257v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.20800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466475v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Capture in Charge-Tagged Peptides. Evidence for the Role of Excited Electronic States</w:t>
               </w:r>
@@ -8929,51 +8929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantisek Turecek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.2146-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9217,1141 +9217,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzophosphasemibullvalene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Geier</w:t>
+                <w:t xml:space="preserve">Binding of Specialty Phosphines to Metals: Synthesis, Structure, and Solution Calorimetry of the Phosphirane Complex [PtMe2(iPrBABAR-Phos)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200351388⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.2202-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om020642q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464099v1</w:t>
+                <w:t xml:space="preserve">hal-00463356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Specialty Phosphines to Metals: Synthesis, Structure, and Solution Calorimetry of the Phosphirane Complex [PtMe2(iPrBABAR-Phos)2]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Laporte</w:t>
+                <w:t xml:space="preserve">TROPDAD: A New Ligand for the Synthesis of Water-Stable Paramagnetic [16+1]-Electron Rhodium and Iridium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Breher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Böhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Sommer</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Liesum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om020642q⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.3859-3866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200204700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463356v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TROPDAD: A New Ligand for the Synthesis of Water-Stable Paramagnetic [16+1]-Electron Rhodium and Iridium Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Böhler</w:t>
+                <w:t xml:space="preserve">Dibenzophosphasemibullvalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Geier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9, pp.3859-3866. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.3955-3957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200204700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200351388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463362v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bonding between aminocarbene and main group elements</w:t>
+                <w:t xml:space="preserve">Electronegativity Versus Lone Pair Shape: A Comparative Study of Phosphaferrocenes and Azaferrocenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b204688a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (23), pp.5653-5659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0258816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463354v1</w:t>
+                <w:t xml:space="preserve">hal-00463351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated olefins, H2C=CHR, and phosphanes, PH2R: a theoretical study of the R substituent effect</w:t>
+                <w:t xml:space="preserve">Substituent effects in polarized phosphaalkenes: a theoretical study of aminocarbene–phosphinidene adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 643-644, pp.285-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01276-1⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 643-644, pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01118-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00463045v1</w:t>
+                <w:t xml:space="preserve">hal-00463044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent effects in polarized phosphaalkenes: a theoretical study of aminocarbene–phosphinidene adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De-aromatizing Phosphole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01118-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.1208-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo0108156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00463044v1</w:t>
+                <w:t xml:space="preserve">hal-00463046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronegativity Versus Lone Pair Shape: A Comparative Study of Phosphaferrocenes and Azaferrocenes</w:t>
+                <w:t xml:space="preserve">A 1,1'-ferrocenylene-bridged analogue of BIPNOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0258816⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.245-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01366-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00463351v1</w:t>
+                <w:t xml:space="preserve">hal-00463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-aromatizing Phosphole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Mathey</w:t>
+                <w:t xml:space="preserve">Theoretical study of the bonding between aminocarbene and main group elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo0108156⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society Perkin Transactions 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1692-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b204688a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463046v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1,1'-ferrocenylene-bridged analogue of BIPNOR</w:t>
+                <w:t xml:space="preserve">Coordinated olefins, H2C=CHR, and phosphanes, PH2R: a theoretical study of the R substituent effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjorg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 643-644, pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(01)01276-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01366-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bend the Coin Your Way: Ligand Design and Main Group Element Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Böhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,64 +10445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and X-ray Crystal Structure Analysis of a Cp-Substituted Phosphaferrocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.5513-5514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10587,51 +10587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10806,51 +10806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of electrophilic versus nucleophilic character of transition metal complexes of phosphinidenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11352,90 +11352,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired Total Synthesis of Daphnepapytone A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Organique XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,77 +11585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,77 +11680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra E Bosnidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11827,51 +11827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12342,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu Monakhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXT7T8PG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu Monakhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXT7T8PG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>