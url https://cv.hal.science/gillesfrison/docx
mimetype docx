--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1744,291 +1744,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Au(I)-Catalyzed Multicomponent Annulations via Tethered Counterion-Directed Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+                <w:t xml:space="preserve">Total Synthesis of (+)-Cinereain and (-)-Janoxepin through a Fragment Coupling/Retro-Claisen Rearrangement Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ronzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00120⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (47), pp.e202212855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202212855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769461v1</w:t>
+                <w:t xml:space="preserve">hal-03790731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of (+)-Cinereain and (-)-Janoxepin through a Fragment Coupling/Retro-Claisen Rearrangement Cascade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Enantioselective Au(I)-Catalyzed Multicomponent Annulations via Tethered Counterion-Directed Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charote</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (47), pp.e202212855. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.4046-4053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202212855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790731v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical processes involving 18-crown-6-ether in activated noncovalent complexes with protonated peptides</w:t>
               </w:r>
@@ -2410,295 +2410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chiavarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalii Smal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Frison</w:t>
+                <w:t xml:space="preserve">Elisabetta Gabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15595-15598), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471058v1</w:t>
+                <w:t xml:space="preserve">hal-02911084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an elusive Pt(III) oxidation state be exposed in an isolated complex?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Corinti</w:t>
+                <w:t xml:space="preserve">Tethered Counterion-Directed Catalysis: Merging the Chiral Ion-pairing and Bifunctional Ligand Strategies in Enantioselective Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Smal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (15595-15598), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.3797-3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202007597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911084v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Chemical and Interpretative Methods: the Carbon- Boron π-Bond as a Test Case</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One‐Pot Synthesis of Metastable 2,5‐Dihydrooxepines Through Retro‐Claisen Rearrangements: Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,248 +3544,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-Chemical Modeling of the First Steps of the Strecker Synthesis: From the Gas-Phase to Water Solvation</w:t>
+                <w:t xml:space="preserve">Iron and Cobalt Metallotropism in Remote-Substituted NHC Ligands: Metalation to Abnormal NHC Complexes or NHC Ring Opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Riffet</w:t>
+                <w:t xml:space="preserve">Andreas A Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Bouchoux</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10534⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (44), pp.14550-14554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201808008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927653v1</w:t>
+                <w:t xml:space="preserve">hal-01927645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Cobalt Metallotropism in Remote-Substituted NHC Ligands: Metalation to Abnormal NHC Complexes or NHC Ring Opening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum-Chemical Modeling of the First Steps of the Strecker Synthesis: From the Gas-Phase to Water Solvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Massard</w:t>
+                <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+                <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (44), pp.14550-14554. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.1643-1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201808008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927645v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised Theoretical Model on Enantiocontrol in Phosphoric Acid Catalyzed H -Transfer Hydrogenation of Quinoline</w:t>
               </w:r>
@@ -3823,51 +3823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (5), pp.2779-2787. </w:t>
@@ -4033,295 +4033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Infrared Spectra Prediction by DFT from a New Experimental Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Heteroleptic, two-coordinate [M(NHC){N(SiMe3)2}] (M = Co, Fe) complexes: synthesis, reactivity and magnetism rationalized by an unexpected metal oxidation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+                <w:t xml:space="preserve">Kirill Yu. Monakhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Van der rest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duncan Carmichael</w:t>
+                <w:t xml:space="preserve">Jan van Leusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kögerler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700340⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt03565e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673625v1</w:t>
+                <w:t xml:space="preserve">hal-01430505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic, two-coordinate [M(NHC){N(SiMe3)2}] (M = Co, Fe) complexes: synthesis, reactivity and magnetism rationalized by an unexpected metal oxidation state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kirill Yu Monakhov</w:t>
+                <w:t xml:space="preserve">Improved Infrared Spectra Prediction by DFT from a New Experimental Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Leusen</w:t>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kögerler</w:t>
+                <w:t xml:space="preserve">Guillaume Van der rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (35), pp.8414 - 8423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt03565e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430505v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csp2–Csp2 and Csp2–N Bond Formation in a One-Pot Reaction between N-Tosylhydrazones and Bromonitrobenzenes: An Unexpected Cyclization to Substituted Indole Derivatives</w:t>
               </w:r>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-atom loss and migration in hydrogen-rich peptide cation radicals: The role of chemical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,558 +4802,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Lewis Acidic Phosphorus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Ricard</w:t>
+                <w:t xml:space="preserve">Combining gas phase electron capture and IRMPD action spectroscopy to probe the electronic structure of a metastable reduced organometallic complex containing a non-innocent ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madanakrishna Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2014.980413⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (39), pp.25689-25692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01501D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096741v1</w:t>
+                <w:t xml:space="preserve">hal-01158292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gas phase electron capture and IRMPD action spectroscopy to probe the electronic structure of a metastable reduced organometallic complex containing a non-innocent ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating π binding energy of N-Heterocyclic carbenes: The role of polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (39), pp.25689-25692. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.564-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01501D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158292v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented directed lateral lithiations of tertiary carbons on NHC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas A. Danopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elixabete Rezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.3049-3052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC08434A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating π binding energy of N-Heterocyclic carbenes: The role of polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elixabete Rezabal</w:t>
+                <w:t xml:space="preserve">Building a Lewis Acidic Phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelin Qin Yi Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (5-6), pp.785-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2014.980413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23852⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01120413v1</w:t>
+                <w:t xml:space="preserve">hal-01096741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Protonated Nα-Acetylhistidine: A Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking DFT and TD-DFT functionals for the ground and excited states of hydrogen-rich peptide radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,748 +5779,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t>
+                <w:t xml:space="preserve">Pincer versus Pseudo-Pincer: Isomerism in Palladium(II) Complexes bearing κ3C,S,C ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Dittmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.8591-8594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01047G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903671v1</w:t>
+                <w:t xml:space="preserve">hal-00979050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pincer versus Pseudo-Pincer: Isomerism in Palladium(II) Complexes bearing κ3C,S,C ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar Chiral Phosphoric Acids with Biphenylene-Tethered Paracyclophane Scaffolds: Synthesis, Characterization, and Catalytic Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Stemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT01047G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (20), pp.9639-9646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo501769t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979050v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Chiral Phosphoric Acids with Biphenylene-Tethered Paracyclophane Scaffolds: Synthesis, Characterization, and Catalytic Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Isaac</w:t>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Stemper</w:t>
+                <w:t xml:space="preserve">Christophe Legein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo501769t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02152303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
+                <w:t xml:space="preserve">Gold versus Palladium: A Regioselective Cycloisomerization of Aromatic Enynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355, pp.3425-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767561v1</w:t>
+                <w:t xml:space="preserve">hal-00872551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold versus Palladium: A Regioselective Cycloisomerization of Aromatic Enynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Aziz</w:t>
+                <w:t xml:space="preserve">Electronic Structure Trends in N-Heterocyclic Carbenes (NHCs) with Varying Number of Nitrogen Atoms and NHC Transition Metal Bond Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 355, pp.3425-3436. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.12892-12905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872551v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure Trends in N-Heterocyclic Carbenes (NHCs) with Varying Number of Nitrogen Atoms and NHC Transition Metal Bond Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
+                <w:t xml:space="preserve">Electronic structural trends in divalent carbon compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.328-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo302080c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301093⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00847378v1</w:t>
+                <w:t xml:space="preserve">hal-00767561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding the synthesis of pentazole derivatives and their mono- and di-oxides with quantum modeling</w:t>
               </w:r>
@@ -6610,77 +6610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PdII Complex Bearing a Benzimidazole-Derived Ligand with Potentially &amp;quot;Mesoionic and Remote&amp;quot; Character and Its Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Vinh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lee Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan C. Bernhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6739,64 +6739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chiral phosphoric acids based on ferrocene-bridged paracyclophane frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Stemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7495,77 +7495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-base thermochemistry of gaseous oxygen and sulfur substituted amino acids (Ser, Thr, Cys, Met)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.18561-18580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353 (2-3), pp.483-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8459,51 +8459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (1), pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11454,247 +11454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288083v1</w:t>
+                <w:t xml:space="preserve">hal-04303917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303917v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed theoretical and experimental approach to better understand and exploit a chemical reaction</w:t>
               </w:r>
@@ -11788,51 +11788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the retro-Claisen rearrangement to the total synthesis of oxepin-containing natural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11896,51 +11896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of 2,5-dihydrooxepine formation through oxa-Cope rearrangements and its application to the total synthesis of radulanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12342,51 +12342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu Monakhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXT7T8PG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c07190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Gupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Duan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanwen Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC02953H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303506v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria A Ikonnikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cheibas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gayraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra E Bosnidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daghmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Powderly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303697" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Teng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bosnidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fayet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QO00415E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paciotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790731v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charote" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202212855" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04088J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gabano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Osella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007597" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Smal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11154" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Rezabal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshid Hasrack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001945" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Aschl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allongue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02358" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ohleier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madanakrishna Katari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Carmichael" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prevost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cabon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Danopoulos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10534" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pastor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dezaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu. Monakhov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Leusen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K&#246;gerler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt03565e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Van&#8197;der&#8197;rest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700340" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourin Bzeih" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Jaber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A. Danopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00144k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelin Qin Yi Tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Ilic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Lu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00763" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXT7T8PG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01501D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23852" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22F1D5F36FF39B3E9C79CB8B44713F328674C47F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08434A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980413" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b05581" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Gomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5014877" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gregori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Guidoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5072742" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cauet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004912" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979050v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. Bernhammer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vinh Huynh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01047G" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Isaac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Stemper" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501769t" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Menez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300746" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301093" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C05F6QS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302080c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40649g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee Ong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300334" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FSLJCGR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X76G8DG7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo401217x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766160v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escalle-Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15421d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pannetier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01454k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy I. Gilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westin Kurlancheek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Head-Gordon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz2004792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22206f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Duvvuru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GG1SCKPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Perp&#232;te" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200139q" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Neel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRBDDLC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900624" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812916a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800743r" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800697s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZPHJ9TC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20800" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Turecek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805257v" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PVKVN4Q1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten B&#252;ttner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Geier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harmer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1106070" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laporte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Hillier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sommer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020642q" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X36V0VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;hler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Liesum" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200204700" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH2490Q5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351388" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JM3GCPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0258816" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLQJCGKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463044v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01118-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9R5XVGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463046v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0108156" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8L14LKCT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brebion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01366-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b204688a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463045v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01276-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28XDTMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462498v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Deblon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Frasca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0106480" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DPWF39X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462246v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9903611" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-82T1TC5P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991550q" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0R52GTVF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(98)00875-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GGBVQM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462241v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Anh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Solladi&#233;-Cavallo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Metzner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00773-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFD0P0MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303917v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303769v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551641-00222" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-039ZLMTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>