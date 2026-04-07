--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2510,165 +2510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
+                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531383v1</w:t>
+                <w:t xml:space="preserve">halshs-02531328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
+                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
+              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531328v1</w:t>
+                <w:t xml:space="preserve">halshs-02531383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling changes of faith in medieval Tamil-speaking South: the cases of Tirupparaṅkuṉṟam and Tiruccentūr</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1208D4"/>
+    <w:nsid w:val="D034B69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>