--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2510,372 +2510,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
+                <w:t xml:space="preserve">La période obscure (Dark Period) en pays tamoul entre le IIIe siècle et le VIe siècle de notre ère : Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
+              <w:t xml:space="preserve">Séminaires EFEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531328v1</w:t>
+                <w:t xml:space="preserve">halshs-02555313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
+                <w:t xml:space="preserve">Looking for Rāma: Traces of the Rāmāyaṇa in the territories of the Pallavas and Pāṇḍyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Connecting Cultures: Rāmāyaṇa Retellings in South India and Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Pandya Dhar; Pr. Settar, Sep 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531383v1</w:t>
+                <w:t xml:space="preserve">halshs-03136577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling changes of faith in medieval Tamil-speaking South: the cases of Tirupparaṅkuṉṟam and Tiruccentūr</w:t>
+                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations in the temples of South India: People, Ritual and Deities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Southern Methodist University; SARII, Oct 2017, Dallas, United States</w:t>
+              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03136583v1</w:t>
+                <w:t xml:space="preserve">halshs-02531328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La période obscure (Dark Period) en pays tamoul entre le IIIe siècle et le VIe siècle de notre ère : Mythe ou réalité ?</w:t>
+                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires EFEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02555313v1</w:t>
+                <w:t xml:space="preserve">halshs-02531383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Rāma: Traces of the Rāmāyaṇa in the territories of the Pallavas and Pāṇḍyas</w:t>
+                <w:t xml:space="preserve">Unveiling changes of faith in medieval Tamil-speaking South: the cases of Tirupparaṅkuṉṟam and Tiruccentūr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Cultures: Rāmāyaṇa Retellings in South India and Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr. Pandya Dhar; Pr. Settar, Sep 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Transformations in the temples of South India: People, Ritual and Deities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southern Methodist University; SARII, Oct 2017, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03136577v1</w:t>
+                <w:t xml:space="preserve">halshs-03136583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of Power : The case of Kilaiyur-Melappaluvur in the 9th and 10th centuries in the Tamil Country</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D034B69A"/>
+    <w:nsid w:val="12F27034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>