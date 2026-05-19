--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -782,334 +782,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre démon et dévot : la figure de Rāvaņa dans les représentations pallava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp. 29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.2007.1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00861754v1</w:t>
+                <w:t xml:space="preserve">halshs-02510873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création d’une image pallava: Jalandharasamharamurti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94, pp.253-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02512988v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre démon et dévot : la figure de Rāvaņa dans les représentations pallava</w:t>
+                <w:t xml:space="preserve">La création d’une image pallava: Jalandharasamharamurti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22-23 (2004-2005), pp. 227-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/arasi.2007.1672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02510873v1</w:t>
+                <w:t xml:space="preserve">halshs-02512988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors inédits du pays tamoul : chronique des études pallava II. Vestiges pallava autour de Mahābalipuram et à Taccūr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93, pp.430-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1143,77 +1143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau et le feu : chronique des études pallava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92, pp.581-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2165,165 +2165,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inscriptions of Pūlāṅkuṟicci: the markers of a transition?</w:t>
+                <w:t xml:space="preserve">Ambasamudram and its 9th and 10th-centuries temples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South India between the 4th and the 6th century CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Gillet (EFEO), Ariane de Saxcé (German Archaeological Institute) and Coline Lefrancq (CNRS), Oct 2023, Bonn University, Bonn (Germany), France</w:t>
+              <w:t xml:space="preserve">Making Places in Pandya Nadu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martha Selby (Harvard University) and Archana Venkatesan (University of California), Apr 2023, Harvard University, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297895v1</w:t>
+                <w:t xml:space="preserve">hal-05297897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambasamudram and its 9th and 10th-centuries temples</w:t>
+                <w:t xml:space="preserve">The inscriptions of Pūlāṅkuṟicci: the markers of a transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Places in Pandya Nadu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martha Selby (Harvard University) and Archana Venkatesan (University of California), Apr 2023, Harvard University, Boston, France</w:t>
+              <w:t xml:space="preserve">South India between the 4th and the 6th century CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet (EFEO), Ariane de Saxcé (German Archaeological Institute) and Coline Lefrancq (CNRS), Oct 2023, Bonn University, Bonn (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297897v1</w:t>
+                <w:t xml:space="preserve">hal-05297895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Tamil-speaking South of the 5th century C.E.: the inscriptions of Pūlāṅkuṟicci</w:t>
               </w:r>
@@ -2510,579 +2510,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La période obscure (Dark Period) en pays tamoul entre le IIIe siècle et le VIe siècle de notre ère : Mythe ou réalité ?</w:t>
+                <w:t xml:space="preserve">Expressions d’autorité dans la construction, la reconstruction ou le réaménagement de temples : le cas de Kilaiyur-Melappaluvur aux IXe et Xe siècles en pays tamoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires EFEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du GIS Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS ASIE; IEP; Autoritas Project, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02555313v1</w:t>
+                <w:t xml:space="preserve">halshs-02531474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Rāma: Traces of the Rāmāyaṇa in the territories of the Pallavas and Pāṇḍyas</w:t>
+                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Cultures: Rāmāyaṇa Retellings in South India and Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr. Pandya Dhar; Pr. Settar, Sep 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03136577v1</w:t>
+                <w:t xml:space="preserve">halshs-02531328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Skanda to Murukan : The Descent of a God</w:t>
+                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Vijayapuri to Sriksetra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arlo Griffiths; Centre EFEO de Pondichéry, Aug 2017, Pondichéry, India</w:t>
+              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531328v1</w:t>
+                <w:t xml:space="preserve">halshs-02531383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming the temple with a royal title : the case of Kilaiyur-Melappaluvur</w:t>
+                <w:t xml:space="preserve">La période obscure (Dark Period) en pays tamoul entre le IIIe siècle et le VIe siècle de notre ère : Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titles of Power, Power of Titles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Gillet; Charlotte Schmid; Ecole française d'Extrême-Orient, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires EFEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531383v1</w:t>
+                <w:t xml:space="preserve">halshs-02555313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling changes of faith in medieval Tamil-speaking South: the cases of Tirupparaṅkuṉṟam and Tiruccentūr</w:t>
+                <w:t xml:space="preserve">Looking for Rāma: Traces of the Rāmāyaṇa in the territories of the Pallavas and Pāṇḍyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations in the temples of South India: People, Ritual and Deities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Southern Methodist University; SARII, Oct 2017, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Connecting Cultures: Rāmāyaṇa Retellings in South India and Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Pandya Dhar; Pr. Settar, Sep 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03136583v1</w:t>
+                <w:t xml:space="preserve">halshs-03136577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of Power : The case of Kilaiyur-Melappaluvur in the 9th and 10th centuries in the Tamil Country</w:t>
+                <w:t xml:space="preserve">Unveiling changes of faith in medieval Tamil-speaking South: the cases of Tirupparaṅkuṉṟam and Tiruccentūr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Indian Epigraphy and Art History. In memory of Professor Noboru Karashima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Murugaiyan; Edith Parlier-Renault; Institut National d’Histoire de l’Art, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Transformations in the temples of South India: People, Ritual and Deities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southern Methodist University; SARII, Oct 2017, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531351v1</w:t>
+                <w:t xml:space="preserve">halshs-03136583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier Empire Pandya (Ve-Xe siècles) : état des lieux, difficultés d’approche, nouveautés</w:t>
+                <w:t xml:space="preserve">Structures of Power : The case of Kilaiyur-Melappaluvur in the 9th and 10th centuries in the Tamil Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tamoul : regards disciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; Uthaya Velluppillai, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">South Indian Epigraphy and Art History. In memory of Professor Noboru Karashima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Murugaiyan; Edith Parlier-Renault; Institut National d’Histoire de l’Art, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531456v1</w:t>
+                <w:t xml:space="preserve">halshs-02531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions d’autorité dans la construction, la reconstruction ou le réaménagement de temples : le cas de Kilaiyur-Melappaluvur aux IXe et Xe siècles en pays tamoul</w:t>
+                <w:t xml:space="preserve">Le premier Empire Pandya (Ve-Xe siècles) : état des lieux, difficultés d’approche, nouveautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GIS Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS ASIE; IEP; Autoritas Project, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Tamoul : regards disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; Uthaya Velluppillai, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531474v1</w:t>
+                <w:t xml:space="preserve">halshs-02531456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, revenue, tax: breakdown in 13th-century Tirumeyyam</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F27034"/>
+    <w:nsid w:val="797EC7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gillet-valerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1758-4239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11025029X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/819_mapping-the-chronology-of-bhakti-milestones-stepping-stones-and-stumbling-stones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003097709-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indica-et-buddhica.org/publications/murugaiyan-appasamy-parlier-renault-edith/whispering-of-inscriptions-south-indian-epigraphy-and-art-history" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/fr/livres/860_the-archaeology-of-bhakti-ii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/820_the-archaeology-of-bhakti-i" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>