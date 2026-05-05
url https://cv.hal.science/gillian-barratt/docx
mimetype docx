--- v1 (2026-03-27)
+++ v2 (2026-05-05)
@@ -1306,709 +1306,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual effect of Algerian propolis on lung cancer: antitumor and chemopreventive effects involving antioxidant activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjer Brihoum</w:t>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamed Maiza</w:t>
+                <w:t xml:space="preserve">Walhan Al-Shaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Sahali</w:t>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Boulmeltout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gillian Barratt</w:t>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54, </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s2175-97902018000117396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370629v1</w:t>
+                <w:t xml:space="preserve">inserm-02096216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the freeze-drying process for microemulsion systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">In-vitro and in-vivo antileishmanial activity of inexpensive Amphotericin B formulations: Heated Amphotericin B and Amphotericin B-loaded microemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vale Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leandro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreza Rochelle Do Vale Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Melo de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nednaldo Dantas Santos</w:t>
+                <w:t xml:space="preserve">André Leandro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370592v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity of sesquiterpenes ferulenol and coladin on liver FAO and B16F1 melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Ben Mhidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walhan Al-Shaer</w:t>
+                <w:t xml:space="preserve">Oum El Bouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+                <w:t xml:space="preserve">Malika Boulmeltout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+                <w:t xml:space="preserve">Amar Zellagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Benguedouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Pharmacognosy Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (56), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/pm.pm_611_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02096216v1</w:t>
+                <w:t xml:space="preserve">hal-02370644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro and in-vivo antileishmanial activity of inexpensive Amphotericin B formulations: Heated Amphotericin B and Amphotericin B-loaded microemulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the freeze-drying process for microemulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Rochelle Do Vale Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreza Rochelle</w:t>
+                <w:t xml:space="preserve">Francisco Xavier-Jr Humberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vale Morais</w:t>
+                <w:t xml:space="preserve">Éverton Do Nascimento Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Leandro Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Leandro Silva</w:t>
+                <w:t xml:space="preserve">Christian Melo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nednaldo Dantas Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1536883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370461v1</w:t>
+                <w:t xml:space="preserve">hal-02370592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of sesquiterpenes ferulenol and coladin on liver FAO and B16F1 melanoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual effect of Algerian propolis on lung cancer: antitumor and chemopreventive effects involving antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oum El Bouaghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hadjer Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Maiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Sahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Boulmeltout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Benguedouar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacognosy Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (56), pp.333. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/pm.pm_611_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s2175-97902018000117396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370644v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quality assessed characterization of nanomaterial Transfer of validated protocols for size measurement by dynamic light scattering and evaluation of zeta potential by electrophoretic light scattering</w:t>
               </w:r>
@@ -2092,381 +2092,393 @@
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 528 (1-2), pp.299-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02202415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell impedance-based real-time in vitro assay to assess the toxicity of amphotericin B formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sturny-Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 334, pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02193637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nanoparticles obtained by co-assembly of amphiphilic cyclodextrins and nonlamellar single-chain lipids: Preparation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cảnh Hưng Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tfaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 531 (2), pp.444-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-Dried Microemulsion Containing Amphotericin B for Leishmaniasis Treatment: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreza Rochelle Do Vale Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Humberto Xavier Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éverton Do Nascimento Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,2131 +2487,2131 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.55-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Botton</w:t>
+                <w:t xml:space="preserve">Freeze-drying of emulsified systems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Rochelle Do Vale Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éverton Do Nascimento Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Humberto Xavier Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Merlet</w:t>
+                <w:t xml:space="preserve">Christian Melo De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hillaireau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fx Legrand</w:t>
+                <w:t xml:space="preserve">Henrique Rodrigues Marcelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 503 (1-2), pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437495v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying of emulsified systems: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Humberto Xavier Júnior</w:t>
+                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Melo De Oliveira</w:t>
+                <w:t xml:space="preserve">C Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Rodrigues Marcelino</w:t>
+                <w:t xml:space="preserve">H Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 503 (1-2), pp.102-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044338v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inward Translocation of the Phospholipid Analogue Miltefosine across Caco-2 Cell Membranes Exhibits Characteristics of a Carrier-mediated Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The in vitro kinetics of the interactions between PEG-ylated magnetic-fluid-loaded liposomes and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Buyse</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robert Farinotti</w:t>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-007-3026-8⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (28), pp.4143-4153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929319v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Absorption of Miltefosine: Contribution of Passive Paracellular Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Characterization of Molecular Assemblies of Miltefosine and Amphotericin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Farinotti</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-006-9170-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp0601143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02929445v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro kinetics of the interactions between PEG-ylated magnetic-fluid-loaded liposomes and macrophages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Influence of polymer behaviour in organic solution on the production of polylactide nanoparticles by nanoprecipitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ménager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gillian Barratt</w:t>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Gref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Raatjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2007.05.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212128v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Molecular Assemblies of Miltefosine and Amphotericin B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Inward Translocation of the Phospholipid Analogue Miltefosine across Caco-2 Cell Membranes Exhibits Characteristics of a Carrier-mediated Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp0601143⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.3793 - 3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-007-3026-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929439v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymer behaviour in organic solution on the production of polylactide nanoparticles by nanoprecipitation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+                <w:t xml:space="preserve">Intestinal Absorption of Miltefosine: Contribution of Passive Paracellular Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruxandra Gref</w:t>
+                <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Raatjes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Dugave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.33-43. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (3), pp.546-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-006-9170-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180715v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inward Translocation of the Phospholipid Analogue Miltefosine across Caco-2 Cell Membranes Exhibits Characteristics of a Carrier-mediated Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Farinotti</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-007-3026-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929308v1</w:t>
+                <w:t xml:space="preserve">hal-02929319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of intestinal barrier properties by miltefosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chacun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2005.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Miltefosine and Amphotericin B: Consequences for Their Activities towards Intestinal Epithelial Cells and Leishmania donovani Promastigotes In Vitro ᰔ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50, pp.3793 - 3800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00837-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization of molecular assemblies of miltefosine and amphotericin B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (2), pp.281-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/mp0601143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-modified and conventional nanocapsules as novel formulations for parenteral delivery of halofantrine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carla Furtado Mosqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (9-10), pp.3193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of superparamagnetic liposomes revealed as highly efficient MRI contrast agents for in vivo imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the efficacy and pharmacology of formulations of amphotericin B used in treatment of leishmaniasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (6), pp.527-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162333v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the efficacy and pharmacology of formulations of amphotericin B used in treatment of leishmaniasis.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skin localization of cow's milk proteins delivered by a new ready-to-use atopy patch test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (9), pp.1530-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-005-5881-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385448v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin localization of cow's milk proteins delivered by a new ready-to-use atopy patch test.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ah-Leung</w:t>
+                <w:t xml:space="preserve">Generation of superparamagnetic liposomes revealed as highly efficient MRI contrast agents for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legrand</w:t>
+                <w:t xml:space="preserve">Jean-Paul Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chacun</w:t>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (9), pp.1530-6. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (30), pp.10676-10685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-005-5881-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0516460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385449v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and immunostimulating properties of lipophilic ester and ether muramyl peptide derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aw Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Devissaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gm Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 39, pp.4483-4488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4609,279 +4621,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétoliposomes stabilisés stériquement pour l'imagerie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Nanomatériaux pour les sciences du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterically stabilized magnetoliposomes as contrast agents for in vivo magnetic resonance imaging and therapy of solid tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4891,258 +4903,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents for Innovative Pharmaceutical Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep eutectic solvents for innovative pharmaceutical formulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Springer, pp.41-102, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-53068-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53069-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original lipid complex system for amphotericin B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informa Healthcare (USA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liposome technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, vol 2, chapitre 5, 93-110, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,51 +5164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCHLEATE DRUG DELIVERY SYSTEMS: AN APPROACH TO THEIR CHARACTERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5218,65 +5230,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Barratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5423,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121985" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Brihoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Maiza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Sahali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boulmeltout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s2175-97902018000117396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Rochelle Do Vale Morais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier-Jr Humberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Do Nascimento Alencar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melo de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nednaldo Dantas Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Rochelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale Morais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leandro Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.07.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mhidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum El Bouaghi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zellagui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benguedouar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/pm.pm_611_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rustique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Coty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanusse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.06.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02193637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vitry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2017.08.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier J&#250;nior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melo De Oliveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rodrigues Marcelino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.02.047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Farinotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-007-3026-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FSZ3W08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Farinotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9170-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B981470A4CCC69FF3697E6F43D239DA3E0AF165D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Martina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.05.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14S13SNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp0601143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gref" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Raatjes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHFMN5D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.11.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47TV2961-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00837-06" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carla Furtado Mosqueira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fortin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0516460" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT8GL9WB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ah-Leung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chacun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-005-5881-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Devissaguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Barratt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173063v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Larabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121985" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Barratt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Rochelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale Morais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leandro Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Rochelle Do Vale Morais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mhidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum El Bouaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boulmeltout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zellagui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benguedouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/pm.pm_611_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Xavier-Jr Humberto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Do Nascimento Alencar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melo de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nednaldo Dantas Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1536883" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Brihoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Maiza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Sahali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s2175-97902018000117396" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rustique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Coty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanusse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.06.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJGTHZHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02193637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vitry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2017.08.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier J&#250;nior" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melo De Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rodrigues Marcelino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.02.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Martina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.05.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14S13SNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp0601143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gref" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Raatjes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHFMN5D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buyse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Farinotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-007-3026-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FSZ3W08-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9170-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B981470A4CCC69FF3697E6F43D239DA3E0AF165D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Farinotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2005.11.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47TV2961-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besnard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00837-06" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carla Furtado Mosqueira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ah-Leung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chacun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-005-5881-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0516460" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BT8GL9WB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Devissaguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Barratt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53069-3_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188138v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Larabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>