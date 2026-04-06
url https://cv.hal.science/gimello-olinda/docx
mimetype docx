--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
+                <w:t xml:space="preserve">Direct Radical Copolymerization of Vinylidene Fluoride with Vinylphosphonic Acid and Characterization of the Resulting poly(VDF- co -VPA) Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+                <w:t xml:space="preserve">Jongmin Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">Cedric Totee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (19), pp.10310-10323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321697v1</w:t>
+                <w:t xml:space="preserve">hal-05315813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Radical Copolymerization of Vinylidene Fluoride with Vinylphosphonic Acid and Characterization of the Resulting poly(VDF- co -VPA) Copolymers</w:t>
+                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jongmin Lim</w:t>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Totee</w:t>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Devisme</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Eid</w:t>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (19), pp.10310-10323. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315813v1</w:t>
+                <w:t xml:space="preserve">hal-05321697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Sulfur-Containing Gel Polymer Electrolytes for Sodium–Metal Batteries</w:t>
               </w:r>
@@ -904,1406 +904,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+                <w:t xml:space="preserve">François Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pacholski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679372v1</w:t>
+                <w:t xml:space="preserve">hal-04744042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of alkyl-branched fatty acids by isomerization on micro-mesoporous ferrierite-based zeolitic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabian Sierra-Cantor</w:t>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos-Alberto Guerrero-Fajardo</w:t>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.123602. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619948v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gonçalves</w:t>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NA00575A⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053269v1</w:t>
+                <w:t xml:space="preserve">hal-04449085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bihl</w:t>
+                <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (24), pp.6358-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NA00575A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449085v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Synthesis of alkyl-branched fatty acids by isomerization on micro-mesoporous ferrierite-based zeolitic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabian Sierra-Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Alberto Guerrero-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.123602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605461v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl mercaptan-to-hydrocarbons: Effect of topology of zeolite catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gleb Veryasov</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.114541⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.113201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695859v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into a surface-modified Li(Ni 0.80 Co 0.15 Al 0.05 )O 2 cathode by atomic layer fluorination for improved cycling behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solveine Liminana</w:t>
+                <w:t xml:space="preserve">Methyl mercaptan-to-hydrocarbons: Effect of topology of zeolite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Bayout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Veryasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00600c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 569, pp.114541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.114541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581494v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">Insights into a surface-modified Li(Ni 0.80 Co 0.15 Al 0.05 )O 2 cathode by atomic layer fluorination for improved cycling behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Charles-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Clarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Perbost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveine Liminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (19), pp.8105-8111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00600c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744042v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t>
+                <w:t xml:space="preserve">Design of Multicationic Copper‐Bearing Layered Double Hydroxides for Catalytic Application in Biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Touja</w:t>
+                <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Giada Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.3207 - 3214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884752v1</w:t>
+                <w:t xml:space="preserve">hal-04299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multicationic Copper‐Bearing Layered Double Hydroxides for Catalytic Application in Biorefinery</w:t>
+                <w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
+                <w:t xml:space="preserve">Justine Touja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+                <w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Beltrami</w:t>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.3207 - 3214. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299317v1</w:t>
+                <w:t xml:space="preserve">hal-03884752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Mesoporosity of Hierarchical ZSM-5 in Toluene Alkylation by Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,64 +2376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,295 +2504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t>
+                <w:t xml:space="preserve">Hydrolytic vs. Nonhydrolytic Sol-Gel in Preparation of Mixed Oxide Silica-Alumina Catalysts for Esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atif Emre Demet</w:t>
+                <w:t xml:space="preserve">Atheer Aal Khudhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Engineered Gels for Environmental Applications, 27 (8), pp.2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27082534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762718v1</w:t>
+                <w:t xml:space="preserve">hal-03641765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolytic vs. Nonhydrolytic Sol-Gel in Preparation of Mixed Oxide Silica-Alumina Catalysts for Esterification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Emre Demet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Arletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atheer Aal Khudhair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+                <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Engineered Gels for Environmental Applications, 27 (8), pp.2534. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27082534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641765v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and phase behavior of a platform of CO2-soluble functional gradient copolymers bearing metal-complexing units</w:t>
               </w:r>
@@ -2906,507 +2906,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vinylidene fluoride polymerization by metal-free selective activation of hydrogen peroxide: microstructure determination and mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guerre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.926-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01625j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182909v1</w:t>
+                <w:t xml:space="preserve">hal-03143122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-nickel mixed oxide catalysts from layered double hydroxides for the hydrogen-transfer valorisation of lignin in organosolv pulping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 609, pp.117929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinylidene fluoride polymerization by metal-free selective activation of hydrogen peroxide: microstructure determination and mechanistic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Eid</w:t>
+                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.926-938. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py01625j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143122v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Oxa-Michael Reaction of 2-Trifluoromethacrylic Acid Lead to Original Fluorinated Polyester?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Loan Tran-Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (31), pp.4508-4523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3570,103 +3570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-End Functionality: the Key Factor toward Fluoropolymers Thermal Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (17), pp.7690-7701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3726,51 +3726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,408 +3828,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youn Charles-Blin</w:t>
+                <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 527, pp.146834. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881897v1</w:t>
+                <w:t xml:space="preserve">hal-02986960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Trifluoromethylation and Polymerization of Styrene Occur from a Perfluorinated Persistent Radical (PPFR)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Charles-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Briou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Totee</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taizo Ono</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002602⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010116v1</w:t>
+                <w:t xml:space="preserve">hal-02881897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Dababi</w:t>
+                <w:t xml:space="preserve">May Trifluoromethylation and Polymerization of Styrene Occur from a Perfluorinated Persistent Radical (PPFR)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elimame Elaloui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Totee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Taizo Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (21), pp.5041. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (68), pp.16001-16010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25215041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986960v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean synthesis of linear and star amphiphilic poly(ε-caprolactone)-block-poly (ethyl ethylene phosphonate) block copolymers: assessing self-assembly and surface activity</w:t>
               </w:r>
@@ -4375,64 +4375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patil Yogesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.10910-10913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5358,103 +5358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosolv Lignin-Based Wood Adhesive. Influence of the Lignin Extraction Conditions on the Adhesive Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (9), pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadron Mark Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5618,51 +5618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>