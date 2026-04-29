--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HME coupled with FDM 3D printing of a customized oral solid form to treat pediatric epilepsy</w:t>
+                <w:t xml:space="preserve">3D printed mullite monoliths with triply periodic minimal surface (TPMS) architectures functionalized with HKUST-1 for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monteil</w:t>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Sanchez-Ballester</w:t>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubert</w:t>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 673, pp.125345. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.113601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990907v1</w:t>
+                <w:t xml:space="preserve">hal-05057717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed mullite monoliths with triply periodic minimal surface (TPMS) architectures functionalized with HKUST-1 for CO2 capture</w:t>
+                <w:t xml:space="preserve">HME coupled with FDM 3D printing of a customized oral solid form to treat pediatric epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Bertero</w:t>
+                <w:t xml:space="preserve">M. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+                <w:t xml:space="preserve">N.M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitt</w:t>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.113601. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 673, pp.125345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057717v1</w:t>
+                <w:t xml:space="preserve">hal-04990907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Contribution of Mesoporosity to the Stability of Zeolitic Catalysts for Oleate Isomerization in Continuous Flow Reactor</w:t>
               </w:r>
@@ -904,5290 +904,5290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+                <w:t xml:space="preserve">Selectivity control in the sorption of humid methanol over the porous metal organic framework MIL-120(Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bihl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Dorian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.113830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744042v1</w:t>
+                <w:t xml:space="preserve">hal-05599769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pacholski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan G Alauzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (24), pp.6358-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NA00575A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of alkyl-branched fatty acids by isomerization on micro-mesoporous ferrierite-based zeolitic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabian Sierra-Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Alberto Guerrero-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 344, pp.123602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 377, pp.113201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl mercaptan-to-hydrocarbons: Effect of topology of zeolite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bayout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Veryasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 569, pp.114541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.114541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into a surface-modified Li(Ni 0.80 Co 0.15 Al 0.05 )O 2 cathode by atomic layer fluorination for improved cycling behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Perbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveine Liminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (19), pp.8105-8111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4dt00600c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Multicationic Copper‐Bearing Layered Double Hydroxides for Catalytic Application in Biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), pp.3207 - 3214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202201622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Electrolyte Concentration on the Nature of the Solid Electrolyte Interphase of a Lithium Metal Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Touja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parnian Salembier Peyrovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ente.202201037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Mesoporosity of Hierarchical ZSM-5 in Toluene Alkylation by Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (21), pp.6872. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16216872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, French Conference on Catalysis 2022, 15 (11), pp.e202300167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic vs. Nonhydrolytic Sol-Gel in Preparation of Mixed Oxide Silica-Alumina Catalysts for Esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Aal Khudhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Engineered Gels for Environmental Applications, 27 (8), pp.2534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27082534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Emre Demet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Arletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal12080814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and phase behavior of a platform of CO2-soluble functional gradient copolymers bearing metal-complexing units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Seaudeau-Pirouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Senila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.2698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym14132698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylidene fluoride polymerization by metal-free selective activation of hydrogen peroxide: microstructure determination and mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.926-938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01625j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-nickel mixed oxide catalysts from layered double hydroxides for the hydrogen-transfer valorisation of lignin in organosolv pulping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqra Zubair Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 609, pp.117929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Oxa-Michael Reaction of 2-Trifluoromethacrylic Acid Lead to Original Fluorinated Polyester?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Totée</w:t>
+                <w:t xml:space="preserve">Insight into the Alcohol-Free Ring-Opening Polymerization of TMC Catalyzed by TBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Azemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1py00685a⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13101589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325690v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Alcohol-Free Ring-Opening Polymerization of TMC Catalyzed by TBD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Azemar</w:t>
+                <w:t xml:space="preserve">Chain-End Functionality: the Key Factor toward Fluoropolymers Thermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13101589⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (17), pp.7690-7701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256014v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-End Functionality: the Key Factor toward Fluoropolymers Thermal Stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the Oxa-Michael Reaction of 2-Trifluoromethacrylic Acid Lead to Original Fluorinated Polyester?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Loan Tran-Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00453⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (31), pp.4508-4523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1py00685a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343670v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal B-Site Substitutions in LaAlO3 Perovskites Reorient Bio-Ethanol Conversion Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Albonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal11030344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (21), pp.5041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25215041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 527, pp.146834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Trifluoromethylation and Polymerization of Styrene Occur from a Perfluorinated Persistent Radical (PPFR)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Totee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taizo Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (68), pp.16001-16010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean synthesis of linear and star amphiphilic poly(ε-caprolactone)-block-poly (ethyl ethylene phosphonate) block copolymers: assessing self-assembly and surface activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payal Baheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Rheinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik R Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.3248-3251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0gc00819b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.3245-3254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Initiated Ring Opening Polymerization of l -Lactide Using a Photobase Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.688 - 692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable synthesis and precise characterisation of bio-based star polycaprolactone synthesised with a metal catalyst and with lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payal Baheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Howdle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (47), pp.5594-5607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8py01266k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification and plasma-induced grafting of pyrolitic lignin.Evaluation of the reinforcing effect on lignin/poly(L-lactide)composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teo Atz Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.280-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalyzed ring-opening polymerization of cyclic butylene terephthalate oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (9), pp.1611-1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined multiblock poly(vinylidene fluoride) and block copolymers thereof: a missing piece of the architecture puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patil Yogesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.10910-10913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc06122f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Thermo-Sensitivity of Micellar Systems through a Blending Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (11), pp.4307 - 4315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerisation of trifluoroethylene with dimethyl phosphite. Part 1. Preparation of the monoadduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaeddine Elhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.74-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosolv Lignin-Based Wood Adhesive. Influence of the Lignin Extraction Conditions on the Adhesive Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (9), pp.340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym8090340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new oligo(hexafluoropropylene oxide)-b-oligo-(ethylene oxide) diblock surfactant obtained by radical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Lapčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadron Mark Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.79-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4py00965g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styryllactones and acetogenins from the fruits of Goniothalamus macrocalyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Hung Trieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Doan Thi Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guéritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular fullerene chemistry: synthesis, crystal structure and potassium intercalation of [(C60)][(C6H5)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Y. Carreón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (4), pp.913 - 918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B106580G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Acetonitrile- N )(η 5 -cyclopentadienyl)bis(triphenylphosphine- P )ruthenium(II) Tetrafluoroborate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Carreón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Fernández-G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53 (3), pp.301 - 302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108270196013674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>