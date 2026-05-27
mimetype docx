--- v2 (2026-04-29)
+++ v3 (2026-05-27)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed mullite monoliths with triply periodic minimal surface (TPMS) architectures functionalized with HKUST-1 for CO2 capture</w:t>
+                <w:t xml:space="preserve">Critical Contribution of Mesoporosity to the Stability of Zeolitic Catalysts for Oleate Isomerization in Continuous Flow Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Bertero</w:t>
+                <w:t xml:space="preserve">Jonathan Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitt</w:t>
+                <w:t xml:space="preserve">Maxime Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Luca Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.113601. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.e202401802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057717v1</w:t>
+                <w:t xml:space="preserve">hal-05007812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HME coupled with FDM 3D printing of a customized oral solid form to treat pediatric epilepsy</w:t>
+                <w:t xml:space="preserve">3D printed mullite monoliths with triply periodic minimal surface (TPMS) architectures functionalized with HKUST-1 for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monteil</w:t>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Sanchez-Ballester</w:t>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 673, pp.125345. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.113601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990907v1</w:t>
+                <w:t xml:space="preserve">hal-05057717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Contribution of Mesoporosity to the Stability of Zeolitic Catalysts for Oleate Isomerization in Continuous Flow Reactor</w:t>
+                <w:t xml:space="preserve">HME coupled with FDM 3D printing of a customized oral solid form to treat pediatric epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cantor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Sanchez-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bernardi</w:t>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.e202401802. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 673, pp.125345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007812v1</w:t>
+                <w:t xml:space="preserve">hal-04990907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Radical Copolymerization of Vinylidene Fluoride with Vinylphosphonic Acid and Characterization of the Resulting poly(VDF- co -VPA) Copolymers</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongmin Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Totee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (17), pp.9420-9431. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,559 +1038,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+                <w:t xml:space="preserve">François Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pacholski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679372v1</w:t>
+                <w:t xml:space="preserve">hal-04449085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bihl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Louis</w:t>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan G Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (24), pp.6358-6364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NA00575A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449085v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
+                <w:t xml:space="preserve">Synthesis of alkyl-branched fatty acids by isomerization on micro-mesoporous ferrierite-based zeolitic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gonçalves</w:t>
+                <w:t xml:space="preserve">Jonathan Fabian Sierra-Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Alberto Guerrero-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NA00575A⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.123602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053269v1</w:t>
+                <w:t xml:space="preserve">hal-04619948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of alkyl-branched fatty acids by isomerization on micro-mesoporous ferrierite-based zeolitic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fabian Sierra-Cantor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos-Alberto Guerrero-Fajardo</w:t>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.123602. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619948v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Bayout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Medeiros-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.2201037. </w:t>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,90 +2523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic vs. Nonhydrolytic Sol-Gel in Preparation of Mixed Oxide Silica-Alumina Catalysts for Esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Aal Khudhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Engineered Gels for Environmental Applications, 27 (8), pp.2534. </w:t>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Hydroxymethylfurfural Oxidation to 2,5-Furandicarboxylic Acid on Noble Metal-Free Nanocrystalline Mixed Oxide Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Emre Demet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Arletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Seaudeau-Pirouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bonincontro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
@@ -3304,460 +3304,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Alcohol-Free Ring-Opening Polymerization of TMC Catalyzed by TBD</w:t>
+                <w:t xml:space="preserve">Does the Oxa-Michael Reaction of 2-Trifluoromethacrylic Acid Lead to Original Fluorinated Polyester?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Azemar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Minh-Loan Tran-Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13101589⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (31), pp.4508-4523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1py00685a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256014v1</w:t>
+                <w:t xml:space="preserve">hal-03325690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-End Functionality: the Key Factor toward Fluoropolymers Thermal Stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insight into the Alcohol-Free Ring-Opening Polymerization of TMC Catalyzed by TBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Azemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00453⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13101589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343670v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Oxa-Michael Reaction of 2-Trifluoromethacrylic Acid Lead to Original Fluorinated Polyester?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain-End Functionality: the Key Factor toward Fluoropolymers Thermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (31), pp.4508-4523. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (17), pp.7690-7701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1py00685a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325690v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal B-Site Substitutions in LaAlO3 Perovskites Reorient Bio-Ethanol Conversion Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,51 +3847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface atomic layer fluorination of Li4Ti5O12: Investigation of the surface electrode reactivity and the outgassing behavior in LiBs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Charles-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Trifluoromethylation and Polymerization of Styrene Occur from a Perfluorinated Persistent Radical (PPFR)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Totee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payal Baheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Rheinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,64 +4496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Initiated Ring Opening Polymerization of l -Lactide Using a Photobase Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,51 +4613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable synthesis and precise characterisation of bio-based star polycaprolactone synthesised with a metal catalyst and with lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payal Baheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,274 +4724,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification and plasma-induced grafting of pyrolitic lignin.Evaluation of the reinforcing effect on lignin/poly(L-lactide)composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organocatalyzed ring-opening polymerization of cyclic butylene terephthalate oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Teo Atz Dick</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (9), pp.1611-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.28534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522862v1</w:t>
+                <w:t xml:space="preserve">hal-01497870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed ring-opening polymerization of cyclic butylene terephthalate oligomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinaud</w:t>
+                <w:t xml:space="preserve">Chemical modification and plasma-induced grafting of pyrolitic lignin.Evaluation of the reinforcing effect on lignin/poly(L-lactide)composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">Teo Atz Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (9), pp.1611-1619. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.280-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.28534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497870v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined multiblock poly(vinylidene fluoride) and block copolymers thereof: a missing piece of the architecture puzzle</w:t>
               </w:r>
@@ -5482,291 +5482,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new oligo(hexafluoropropylene oxide)-b-oligo-(ethylene oxide) diblock surfactant obtained by radical reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Lapčík</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Benjamin Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadron Mark Friesen</w:t>
+                <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.79-96. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4py00965g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071507v1</w:t>
+                <w:t xml:space="preserve">hal-01897225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new oligo(hexafluoropropylene oxide)-b-oligo-(ethylene oxide) diblock surfactant obtained by radical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Campagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+                <w:t xml:space="preserve">Jiří Lapčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Parra</w:t>
+                <w:t xml:space="preserve">Chadron Mark Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4py00965g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897225v1</w:t>
+                <w:t xml:space="preserve">hal-01071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styryllactones and acetogenins from the fruits of Goniothalamus macrocalyx</w:t>
               </w:r>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05007812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cantor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05246987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Hawila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrandis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabian Sierra-Cantor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Alberto Guerrero-Fajardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros-Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.114541" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04581494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Charles-Blin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clarac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Perbost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveine Liminana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00600c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04299317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Zubair Awan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Beltrami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03884752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnian Salembier Peyrovi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Aal Khudhair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Emre Demet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12080814" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau-Pirouley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01625j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117929" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Loan Tran-Do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00685a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00453" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03193942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Albonetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Ono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002602" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Baheti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Rheinberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik R Wurm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc00819b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Placet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00251" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944900v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Howdle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01266k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28534" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Atz Dick" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609543v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Yogesh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06122f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00455" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Gosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Elhalil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.01.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Lap&#269;&#237;k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadron Mark Friesen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00965g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Y. Carre&#243;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Watkin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B106580G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-770DK2F9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01613355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carre&#243;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez-G." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270196013674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DCDB65345434FCD82E4CBC7BBC02FFA22D3AF4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>