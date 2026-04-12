--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E702417"/>
+    <w:nsid w:val="81AC007D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>