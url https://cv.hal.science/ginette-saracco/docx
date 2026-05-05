--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81AC007D"/>
+    <w:nsid w:val="7D3C1564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>