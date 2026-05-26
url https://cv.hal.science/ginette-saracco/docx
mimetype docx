--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gineth Saracco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV  Ginette Saracco</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ginette-saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3101-7556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029088550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Localization of Buried Polyethylene Pipes Using Acoustic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sensors (Advances in Non-Destructive Testing Methods), 22 (23), pp.9433.1-9433.23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of coarse root detection using time and frequency induced polarization: from laboratory to field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417 (1-2), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3255-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Kawah Ijen hydrothermal system from geophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tree root system in dikes using induced polarization: Focus on the influence of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of ultrasonic tomography measurement to map tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2015), pp.965-969. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondelettes et le CIRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoelectrical Tomography Investigating andModeling of Fractures Network around Bittit Spring (Middle Atlas,Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 489634, 13 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/489634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00668297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical and geophysical investigation of the hydrothermal complex of Masaya volcano, Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Zurek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227-228, pp.15-31. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MWTmat—application of multiscale wavelet tomography on potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.1825 - 1835. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth determinations of shallow hydrothermal systems by self-potential and multi-scale wavelet tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (3-4), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part II Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Continuous Wavelet Transform in Memory of Jean Morlet, Part I Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.129-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of buried magnetic structures using a Multi-Scale Tomography. Application to archaeological structures on Fox-Amphoux site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Suppl. 33 (33 (Suppl.)), pp.339-343. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Seismic Endoscopy: Multiscale analysis and Dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D seismic endoscopy: Multiscale analysis and dynamic azimuthal filtering of borehole waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (3), pp.813-828. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02616.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution from instrumental devices and source effect in acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.268 - 276. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/19.997823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods to deconvolve data from instrumental devices: Application to acoustic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, IEEE-WISP, pp.159-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet transform: A tool for the interpretation of upper mantle converted phases at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (22), pp.4327-4330. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL013214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional seismic endoscopy. I. Design of apparatus and basic imaging algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.957289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17735-17745. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B3), pp.5003 - 5013. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1998JB900106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of potential fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B10), pp.21975-21994. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JB01648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01401417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Alexandrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12557 - 12572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF TRANSIENT WAVES THROUGH A STRATIFIED FLUID MEDIUM: WAVELET ANALYSIS OF A NONASYMPTOTIC DECOMPOSITION OF THE PROPAGATOR . Part 1. SPHERICAL WAVES THROUGH A TWO-LAYERED SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 95 (3), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.408563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Modulation laws of Elastic Shells by the use of the Wavelet Transform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes in Applied Mathematics, Masson-Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Wavelets and Applications, Ed Y. Meyer (Research Notes in Applied Mathematics, serie eds P.J. Ciarlet &amp; J.L. Lions), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes sphériques monochromatiques à travers une interface plane fluide/fluide: Applications numériques et expérimentales au dioptre plan air/eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMISSION À TRAVERS UN DIOPTRE ET RECONSTRUCTION DU SIGNAL SOURCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1049-C2-1052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission a travers un dioptre et reconstruction du signal source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazahnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, tome 51 (C2, supplement no 2), pp.1049-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale analysis of acoustic scattering by elastic spherical shells for impulse sources. Analyse temps-echelle de la diffusion acoustique par des coques spheriques elastiques en regime impusionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sageloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievial of a Time-Dependent Source in an Acoustic Propagation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems &amp; Theoretical Image, SPRINGER-VERLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of acoustic transmission of transient signal in an inhomogeous medium with the help of a wavelet transform. Application to an air-water plane interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORLD-SCIENTIFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.222-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission acoustique a travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1-2, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la transmission acoustique à travers le dioptre air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-laboratoire de Mecanique &amp; d'Acoustique- CNRS-Marseille, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gineth Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Dekayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 CFA- Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive detection of woody root systems in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Yard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Acoustic Study of 3D Localization of Buried polyethylene Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Xerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Review of Progress in Quantitative NionDestructive Evaluation (QNDE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tribikram Kundu, Jul 2021, Online, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/QNDE2021-74945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Earth's magnetic field periodically collapsed since its last reversal, 780.000 ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How seismic anisotropy changes with scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.305-309, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587710.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of anisotropy in nonsaturated and heterogeneous carbonate series using crosshole acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawin Baden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, United States. pp.310-315, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17587284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary use of induced polarization measurement to study tree roots growing in earth dikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oléron, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de méthodes géophysiques pour la détection de racines ligneuses dans les ouvrages hydrauliques en remblai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Qarqori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale or multipolar tomography development of electrical or magnetic SP data: Applications on archeological prospecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.EGU06-A-10048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de déconvolution et Application à des données acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veme journee d'Acoustique Sous-Marine, Brest 2000, 30/11-1/12, Centre de Cingres Le Quartz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer-Centre de Brest, G2RA, Nov 2000, Brest, France. pp.session 7: sismique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux granulaires: Simulations numériques et expérimentations en cuve acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Journées d'Acoustique Sous-Marine, 30//11/200- 1/12/2000, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER Centre de Brest, G2RA, Nov 2000, Brest, France. pp.07.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan Les Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la propagation acoustique à travers le dioptre air-eau en présence d'une houle sinusoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-Les-Pins, France. pp.1225-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elastic shells by the use of the wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Honolulu, United States. pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des ondes latérales expérimentalement dans le cas de la transmission acoustique à travers le dioptre plan air-eau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gazanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Colloque GRETSI, Juan-Les-Pins, 12-16/06/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Juan-Les-Pins, France. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Holschneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Saracco &amp; Matthias Holschneider. ISBN-CNRS- UPR 7061, Marseille, Centre de Physique Théorique no CPT-98/P.3748.( 210 pages), CPT-98/P.3748 (CPT-98/P.3748), pp.210, 1998, Proceeding: Perspectives in Mathematical Physics, International Conference in honor of Alex Grossmann, CIRM, Luminy, Marseille, France, 28th July - August 1st, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique en thermographie infrarouge. Identification des paramètres thermodynamiques des matériaux. - Numerical Process in infrared thermography. Identification of thermodynamic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Laboratoire de Mecanique &amp; d'Acoustique Marseille. CNRS-Laboratoire de Mécanique et d'Acoustique, Marseille, 1 (2191), 80p., 1985, Note-CNRS-LMA-Laboratoire de Mécanique et d'Acoustique no 2191, 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wavelet transform in the Study of Propagation of Transient Acoustic Signals Across a Plane Interface Between Two Homogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wavelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wavelets, Time-Frequency Methods and Phase Space, 1ere Int. Wavelets Conf. Dec. 14-18, 1987, CIRM-Marseille, Springer Berlin Heidelberg, pp.139-146, 1989, inverse problems and theoretical imaging, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-75988-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGICIEL DE DECOMPOSITION DE SIGNAUX EN &amp;quot;ONDELETTES&amp;quot; Documentation du Programme: 'ONDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note-Laboratoire de Mécanique &amp; dAcoustique, CNRS-UPR7051, ISSN 0750-7356</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5/87, pp.1-50, 1987, ISSN 0750-7356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du signal source dans un problème de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Publications du LMA, numéro 131, LMA. 1991, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation acoustique en régime harmonique & transitoire a travers un milieu inhomogène: Méthodes asymptotiques & Transformation en ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Universite de la Méditerranée, Faculte des Sciences de Luminy, Aix-Marseille II, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D3C1564"/>
+    <w:nsid w:val="749EF510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ginette-saracco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3101-7556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029088550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730246v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3255-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Zurek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.02.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2010.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02616.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pierre Valero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Valero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.997823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013214" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549907v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.408563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sageloli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corsain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazanhes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Tchamitchian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazanhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71566F5B268B4C59E8CBF5D77C9FE25E8044749C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazahnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Yard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawin Baden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587710.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17587284.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Holtzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grossmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75988-8_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C122709CB93BA8AD538AD84C3DC7954DF2B90882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436546v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>